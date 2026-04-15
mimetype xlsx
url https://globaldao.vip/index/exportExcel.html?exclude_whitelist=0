--- v2 (2026-02-28)
+++ v3 (2026-04-15)
@@ -12,106 +12,370 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
   <si>
     <t>用户名</t>
   </si>
   <si>
     <t>用户标识</t>
   </si>
   <si>
     <t>持有数量</t>
   </si>
   <si>
     <t>流动性数量</t>
   </si>
   <si>
     <t>数据更新时间</t>
   </si>
   <si>
+    <t>杭甬社区～果果</t>
+  </si>
+  <si>
+    <t>o7wco-f53u2-43adt-wchox-qbibp-6g24c-iymbo-hh36b-gqwnl-6pkv6-kqe</t>
+  </si>
+  <si>
+    <t>2026-04-15 18:46:25</t>
+  </si>
+  <si>
+    <t>徽煌社区~玉女心经</t>
+  </si>
+  <si>
+    <t>hlkuy-g2jgs-pjufs-2me7s-wsw6l-jpnh7-twrcc-optsw-uyoc2-rtr7n-oqe</t>
+  </si>
+  <si>
+    <t>金木社区-江</t>
+  </si>
+  <si>
+    <t>j37ye-v72sd-aasca-4i4gv-5loyq-2paxd-drqgw-tei3y-oukgl-6fb7u-wae</t>
+  </si>
+  <si>
+    <t>杭甬社区一倪</t>
+  </si>
+  <si>
+    <t>c4dhg-ab32h-b2uia-xewye-3jsoh-4qdpo-qouck-xu5xp-umifb-ggqrx-nqe</t>
+  </si>
+  <si>
+    <t>狼神社区～娟2</t>
+  </si>
+  <si>
+    <t>nwpaz-jeqtd-cnr5h-q2ol6-kcvfz-zjlv4-fdbfe-whkia-yiilr-ensfn-kqe</t>
+  </si>
+  <si>
+    <t>金马社区-琴1</t>
+  </si>
+  <si>
+    <t>4muby-aoryz-d4hz7-ajge6-b2lvi-utpkz-ltedr-c2vnc-zpndd-uxtyg-tqe</t>
+  </si>
+  <si>
+    <t>徽煌社区～吴</t>
+  </si>
+  <si>
+    <t>jvsqd-duudu-nbxrq-wtyyx-gaykm-qv6b7-3vhdy-snf5g-qijgn-r6fnd-2ae</t>
+  </si>
+  <si>
+    <t>徽煌社区～大强</t>
+  </si>
+  <si>
+    <t>aytu3-s7wwh-aemde-ruqsi-43cl6-e74wb-csaqp-zcp4p-cher3-akpvl-7qe</t>
+  </si>
+  <si>
     <t>ddmm</t>
   </si>
   <si>
     <t>mesqp-t4w3u-da3du-camnq-zywsf-qclrx-7xehn-43rai-zwcrg-zlbck-xae</t>
   </si>
   <si>
-    <t>2026-02-28 17:27:25</t>
+    <t>金木社区-永明</t>
+  </si>
+  <si>
+    <t>jq57f-22t25-snavh-dwe6l-ptbbg-dhsk4-5jcdx-7ndfh-t6zfr-wv4oq-iqe</t>
+  </si>
+  <si>
+    <t>金木社区-海</t>
+  </si>
+  <si>
+    <t>cbj3n-a4ipu-cplgk-2cpue-sdmx6-zsnt4-o7tjt-evkpp-uybtj-w7nos-xae</t>
+  </si>
+  <si>
+    <t>金木社区-杨</t>
+  </si>
+  <si>
+    <t>kfv5y-7ndtn-gn6sa-mnffv-lyvgj-b7z4e-yuod3-6sdi7-hwk45-naukc-wae</t>
+  </si>
+  <si>
+    <t>金木社区波</t>
+  </si>
+  <si>
+    <t>chutn-evtrx-jge2u-pgmh7-y7i7b-pzhbj-dbvt7-i66ne-fxr3f-qdiu5-iqe</t>
+  </si>
+  <si>
+    <t>金木社区君君</t>
+  </si>
+  <si>
+    <t>f7tvv-j23ds-pqzl6-3csql-lm2wh-k5aef-vdhgs-cx4rw-36o3b-znzpo-xae</t>
+  </si>
+  <si>
+    <t>金木社区一罗总</t>
+  </si>
+  <si>
+    <t>xqux7-rq7ld-o3nui-hclq6-q562r-ssmci-resy6-4blfq-ospt3-r2ddv-vqe</t>
+  </si>
+  <si>
+    <t>金木社区-永</t>
+  </si>
+  <si>
+    <t>pmvur-xknl4-oj7ti-c4ukc-ynm2d-yr7hk-ippbq-6z4fy-d3jxz-lq5ce-2ae</t>
+  </si>
+  <si>
+    <t>金木社区-苗苗姐</t>
+  </si>
+  <si>
+    <t>th4j3-uac3x-mhjbo-6jw5f-t3s4j-fieb2-db5jc-pv7ed-a7nzs-zrydd-cqe</t>
+  </si>
+  <si>
+    <t>金木社区-超超</t>
+  </si>
+  <si>
+    <t>iuoeq-rxadk-4a4pl-tufc7-qobgj-ksvn5-mze5u-ypnk7-nz2yx-56lyo-yqe</t>
+  </si>
+  <si>
+    <t>小薇军团苏：光波毯</t>
+  </si>
+  <si>
+    <t>gavbj-oi6yo-yjslw-puh4k-snmoq-73a5o-jsv6x-3ocwy-cg5c7-blnce-sqe</t>
+  </si>
+  <si>
+    <t>金马社区~英</t>
+  </si>
+  <si>
+    <t>5mlls-x5yii-pmnxt-gjpjb-7cvh3-3a2nv-wvijz-gitd4-qturd-3ba2o-nqe</t>
+  </si>
+  <si>
+    <t>金木社区-罗贤乔</t>
+  </si>
+  <si>
+    <t>konz5-ruvlw-kqu4p-52vou-ekozm-2j2ki-hmme6-t4exj-rd4ti-fpdyf-kae</t>
+  </si>
+  <si>
+    <t>金马社区～辉哥</t>
+  </si>
+  <si>
+    <t>qa3ls-kbdc7-3gcz2-e5acn-76i3w-unakt-s2lyu-7lcpe-tbvmv-mkud3-nqe</t>
+  </si>
+  <si>
+    <t>金木社区一老罗</t>
+  </si>
+  <si>
+    <t>t5gmy-47str-pv67a-7iqke-64w5d-ci2lj-o42p5-aawip-7rs6a-6uvyf-iqe</t>
+  </si>
+  <si>
+    <t>金木社区小陶</t>
+  </si>
+  <si>
+    <t>2n2mp-iaa2u-sl422-cg533-wgjm7-prrcc-yy47b-kvqry-rxuhj-gvirb-4ae</t>
+  </si>
+  <si>
+    <t>链动-炊烟袅袅</t>
+  </si>
+  <si>
+    <t>lqlmi-v4vn5-fa7pw-63sjn-w5sth-srbba-gppe3-hofjc-mvajd-zxqat-tqe</t>
+  </si>
+  <si>
+    <t>金马社区-琴2</t>
+  </si>
+  <si>
+    <t>i3o6j-tnz2l-zbfmw-ztce7-cxeqv-37iim-x3mql-djxyz-6ast7-rsw3v-cqe</t>
+  </si>
+  <si>
+    <t>太阳社区~幸运儿</t>
+  </si>
+  <si>
+    <t>nzb37-d6pz3-binje-ezirf-sm4ah-bhlyr-zsdoh-xxj75-xpkg3-3jctl-6qe</t>
+  </si>
+  <si>
+    <t>星辉社区方洁</t>
+  </si>
+  <si>
+    <t>mmbbo-lcv3u-xhbps-rz42n-ivjhh-k2vo7-bjqjy-kgnqu-cqkkp-mzdar-6ae</t>
   </si>
   <si>
     <t>adfgsdfgsdfg</t>
   </si>
   <si>
     <t>m6zyt-vabfi-lzzxn-nihiw-zedqj-p4ito-djvzl-zzfw6-aqkqx-veol2-jqe</t>
   </si>
   <si>
+    <t>星辉昆山社区春兰</t>
+  </si>
+  <si>
+    <t>fmhks-2cp5x-qml56-4anub-bimcl-4wire-wq5rk-yz4a7-kztie-kt7op-cae</t>
+  </si>
+  <si>
+    <t>星辉社区戴琳 2</t>
+  </si>
+  <si>
+    <t>3aeb6-xjx5y-2efrk-bltty-yphgr-xhmqi-shvcv-3n23f-nd7jf-h7zhm-nae</t>
+  </si>
+  <si>
+    <t>星辉社区戴琳</t>
+  </si>
+  <si>
+    <t>7j6hu-43ppk-nez5z-vymqk-54rdg-eqy45-g5d36-ft4i2-if5h7-54r7g-eae</t>
+  </si>
+  <si>
+    <t>金木社区一罗总2</t>
+  </si>
+  <si>
+    <t>lvwhk-zr2jn-rnjl5-uswyf-n4ttw-tbl46-x3haa-ab2pv-6d52k-7hjxx-iae</t>
+  </si>
+  <si>
+    <t>金马社区～燕2</t>
+  </si>
+  <si>
+    <t>lxyvv-q6van-bebet-5gcda-iqsq4-622xt-wkjw7-wncry-r7qct-l4qfn-sqe</t>
+  </si>
+  <si>
+    <t>星辉社区小龙</t>
+  </si>
+  <si>
+    <t>ariu4-7efa2-n47rg-ojgoc-xfhjo-reyo5-cj6ef-zho6c-vw2ey-xlyv4-yqe</t>
+  </si>
+  <si>
+    <t>金马社区～燕3</t>
+  </si>
+  <si>
+    <t>o4xu4-dneva-5wzf4-5q7aq-77bqn-qrwll-xuiox-j7cr3-n552v-xxn4i-qae</t>
+  </si>
+  <si>
+    <t>狼神社区～敏1</t>
+  </si>
+  <si>
+    <t>fhl4g-kouyj-gdlja-vnqwm-ivqyy-7zt4b-kf2b4-ndkpq-itqob-wl6cg-4ae</t>
+  </si>
+  <si>
+    <t>链动-秋刀鱼</t>
+  </si>
+  <si>
+    <t>6xisn-nkj3l-bde32-3uodb-alczk-yjjov-7srks-pvbs6-lhmln-hbyzh-3qe</t>
+  </si>
+  <si>
+    <t>狼神社区～娟1</t>
+  </si>
+  <si>
+    <t>emruv-pihhk-4fbx6-vcnp6-s2z6v-arole-vsblv-gamll-5zt4a-amq55-sqe</t>
+  </si>
+  <si>
+    <t>链动-多多</t>
+  </si>
+  <si>
+    <t>rpqh7-ubjzv-cjmhm-ch2hy-f3vp3-agzmh-unk6i-olcjy-gt6px-6ttwc-nqe</t>
+  </si>
+  <si>
+    <t>金马社区～琴4</t>
+  </si>
+  <si>
+    <t>5ojng-yqb2y-knvip-lcorg-gfjje-mzanc-majdm-yefd5-imegk-uqz6x-tqe</t>
+  </si>
+  <si>
+    <t>链动-阿雅</t>
+  </si>
+  <si>
+    <t>4gyvu-co4b2-lea3p-cfmbx-66dnm-dxr5q-jjbcr-2ienw-ymeq7-bw4lg-dqe</t>
+  </si>
+  <si>
+    <t>金马社区-红</t>
+  </si>
+  <si>
+    <t>l5y22-ufh7v-67ie3-imvop-3mvla-iojfs-6kww5-bve5i-txod3-gktg2-oae</t>
+  </si>
+  <si>
+    <t>链动-阿西巴</t>
+  </si>
+  <si>
+    <t>tozlk-fdm7j-whvdw-kbdnn-cloga-vkajk-luv67-eyryt-wtnp2-fjvp4-jae</t>
+  </si>
+  <si>
     <t>大饼社区～lucky</t>
   </si>
   <si>
     <t>ax7mq-weg5l-hllif-tkalv-uh4jp-nk2ek-cps3w-h7376-bz4pz-taz4t-tqe</t>
   </si>
   <si>
+    <t>太阳社区～梁一</t>
+  </si>
+  <si>
+    <t>qn7ly-aac3u-utxsh-fad7w-jdmrl-5arfr-yug2v-yvmyo-jklq3-tsdpm-yae</t>
+  </si>
+  <si>
     <t>成都社区-albin-01</t>
   </si>
   <si>
     <t>x54an-5j6yw-37byc-4ag24-5dd55-nteiy-cqmub-5knv7-qgpkh-y3zqo-3ae</t>
   </si>
   <si>
     <t>飞龙社区洪姐</t>
   </si>
   <si>
     <t>nrq6h-vnegl-uhrbh-p3wod-euemb-6rfhw-kunwi-r63ux-mklus-zdejw-bqe</t>
   </si>
   <si>
     <t>jjggddddg</t>
   </si>
   <si>
     <t>h7cnu-4xr47-qbkou-vszmd-empc3-ncxbo-udmbs-2oxxl-wq42j-vh73p-dae</t>
   </si>
   <si>
+    <t>茶乐会～高度</t>
+  </si>
+  <si>
+    <t>svmul-qqd5u-yazxt-fezeg-tfbb5-ijdyk-3yizz-irk3x-kzxgw-nwqnx-rqe</t>
+  </si>
+  <si>
     <t>b6c2m...7ae</t>
   </si>
   <si>
     <t>b6c2m-hxsxh-glqud-rimtv-fxlg5-fkgiu-w73qd-gkevg-l6cqx-l33p7-7ae</t>
   </si>
   <si>
     <t>毕方资本～文总</t>
   </si>
   <si>
     <t>mocn7-abjlg-smiap-7ubda-w5zqv-y63t3-bvzge-otwrj-grjcu-kw5eo-lae</t>
   </si>
   <si>
     <t>毕方资本～柯尧</t>
   </si>
   <si>
     <t>o5f5j-gffym-mosc3-enowe-bunux-bjyw7-wahsg-bmwyl-6wa2x-nndlu-lqe</t>
   </si>
   <si>
     <t>毕方资本～律师</t>
   </si>
   <si>
     <t>octcy-syklo-67wov-3dmyn-peowh-p6vzn-hisau-y6lrs-utef2-vcohq-sae</t>
   </si>
   <si>
     <t>ohxje...eqe</t>
@@ -170,62 +434,62 @@
   <si>
     <t>l32mi-d6dcs</t>
   </si>
   <si>
     <t>l32mi-d6dcs-chjui-bae3a-iio7n-wdqbd-2v6gs-zsqiu-kv7v3-gllbc-cae</t>
   </si>
   <si>
     <t>惠宝社区-沐沐</t>
   </si>
   <si>
     <t>6bjnr-jmjng-rbfvz-zzadj-d2bzc-ld4ot-lr4ag-n5vsp-lquot-iicho-cae</t>
   </si>
   <si>
     <t>爱笑的小仙女</t>
   </si>
   <si>
     <t>ipxnj-plgjw-e242n-vbszc-5ldae-xsk3c-4dejv-cvdkk-tlx3n-cgdta-qqe</t>
   </si>
   <si>
     <t>ogcws-2vp4g</t>
   </si>
   <si>
     <t>ogcws-2vp4g-zllv2-x2nk3-yturw-3w66n-cpahn-4a5vr-5njqq-qbcsv-uqe</t>
   </si>
   <si>
-    <t>尤米社区-涵涵</t>
-[...4 lines deleted...]
-  <si>
     <t>g4sff-et24w</t>
   </si>
   <si>
     <t>g4sff-et24w-wle6r-kbn6y-n5fg5-7s5rj-zvw6d-eiqso-zfdt3-d7uc3-hae</t>
   </si>
   <si>
+    <t>开往春天的高铁</t>
+  </si>
+  <si>
+    <t>mhql6-l5ty3-3j37z-vzona-4tder-3nl7z-rhevn-55iyy-q2yir-cocog-qae</t>
+  </si>
+  <si>
     <t>bnmhr-bo7rr</t>
   </si>
   <si>
     <t>bnmhr-bo7rr-fdllr-lawpk-wpla6-btmjg-4xcy6-h6xwa-ygst7-sezqu-sae</t>
   </si>
   <si>
     <t>Anson</t>
   </si>
   <si>
     <t>vs3iv-4rb5g-impfr-gojre-2737c-foyri-anoqz-5qc5t-yb72j-qhxfg-mae</t>
   </si>
   <si>
     <t>笑哥社区 Michael</t>
   </si>
   <si>
     <t>a2ygs-lwcak-ilooa-dmnla-n25be-gr65b-dutop-izefu-qllyy-ivvbw-nqe</t>
   </si>
   <si>
     <t>wxepz-433qp</t>
   </si>
   <si>
     <t>wxepz-433qp-ro35k-qivne-yei5l-4klj5-tdiwm-3o453-uemrx-h7psp-3ae</t>
   </si>
   <si>
     <t>xab5d-jyuih</t>
@@ -248,56 +512,50 @@
   <si>
     <t>w2csl-72wwz</t>
   </si>
   <si>
     <t>w2csl-72wwz-jgnz3-y32fv-ocuyr-ldxme-lzrxx-uzlvk-pvr55-ud6qw-dae</t>
   </si>
   <si>
     <t>濱郎武十</t>
   </si>
   <si>
     <t>q4gpb-guxac-nq46h-zfaoi-5gnyr-2nedq-oy4bq-f7zsh-7tvuk-ojyb4-4ae</t>
   </si>
   <si>
     <t>全赢社区（隆雅）</t>
   </si>
   <si>
     <t>fsttu-ufii3-l66jd-afx5l-c3eqg-47r7w-helc2-3i3u6-vyrgi-2qtc2-6qe</t>
   </si>
   <si>
     <t>a7xa3-a3d3u</t>
   </si>
   <si>
     <t>a7xa3-a3d3u-4wcnw-efhv6-hnnxd-vfmpp-zvaz2-g2gwi-ax5tx-rccnk-2ae</t>
   </si>
   <si>
-    <t>I CAN</t>
-[...4 lines deleted...]
-  <si>
     <t>笑哥社区-小鱼姐姐</t>
   </si>
   <si>
     <t>26cd2-lmusq-qmwu3-f6vs6-2blxa-jnofv-xtgaa-b6232-xufhh-ggvgf-mae</t>
   </si>
   <si>
     <t>笑哥社区 _garypineda1688</t>
   </si>
   <si>
     <t>q562p-4wg4i-6ojqk-5gdec-a2t3u-it7pe-ezwao-gx2je-jwei5-v6pj3-pqe</t>
   </si>
   <si>
     <t>CoderF</t>
   </si>
   <si>
     <t>xdcc4-xvbcc-cym7g-oe5nh-ooaj7-xwa2i-xdcxv-nn3ac-kcdmb-pby2p-jqe</t>
   </si>
   <si>
     <t>笑哥社区 fengyuzhong</t>
   </si>
   <si>
     <t>6zjl5-6pyvh-s6v4p-eonpf-wcrgr-ewnsa-g6cvp-b6hoh-alplp-fpv7q-lae</t>
   </si>
   <si>
     <t>笑哥社区zzldd</t>
@@ -308,2582 +566,524 @@
   <si>
     <t>笑哥社区zzdud-jdrxp</t>
   </si>
   <si>
     <t>zzdud-jdrxp-a7rrd-gsbql-g6cjw-tkzf5-e2cno-wbgfq-5litc-do2jo-oae</t>
   </si>
   <si>
     <t>kksu2-q3cqn</t>
   </si>
   <si>
     <t>kksu2-q3cqn-66wqd-xjkt3-rwe2n-dns3h-l5hsx-5qmws-d7aoj-tywma-hqe</t>
   </si>
   <si>
     <t>北部湾社区李寻欢</t>
   </si>
   <si>
     <t>vysl4-v3ema-q2xuf-jhofq-pgeh2-em5t6-tq4as-jjozn-2haus-2gqgp-sqe</t>
   </si>
   <si>
     <t>北部湾花泽类</t>
   </si>
   <si>
     <t>vanyu-zqoss-f3qzg-gu3ux-jielm-44pny-m3ybw-sifsk-umyc6-4g5kf-dqe</t>
   </si>
   <si>
-    <t>笑哥社区 自由猫</t>
-[...2 lines deleted...]
-    <t>2e2i2-qgo3a-zhji5-ugsnv-fxkjj-2ikrj-okdwb-veqm7-4aomq-nb2lk-eqe</t>
+    <t>演示账户</t>
+  </si>
+  <si>
+    <t>jaikt-3qtak-5fiqj-xuynt-kdztg-jqxtl-fm25o-qgdb6-t4daf-7hmer-aae</t>
   </si>
   <si>
     <t>狼神社区飞鱼</t>
   </si>
   <si>
     <t>te5cy-htrfs-4xjae-ef7el-wvvy3-keouh-g4oix-vmwy5-ht4kl-66n6u-xae</t>
   </si>
   <si>
     <t>ikfkt-pk2n4</t>
   </si>
   <si>
     <t>ikfkt-pk2n4-fsdtk-oc2yv-aoh4q-4kqmy-h5o23-3zz4k-xr2oh-z772l-aqe</t>
   </si>
   <si>
     <t>笑哥社区-mumu</t>
   </si>
   <si>
     <t>hmlav-h5urr-fldk5-3oqmh-fmzs2-bsmmm-kcdia-aocws-gjjvq-iwtdf-bae</t>
   </si>
   <si>
     <t>kejian168</t>
   </si>
   <si>
     <t>nsult-ldp5f-caqc7-h4ha6-6yb23-bss2l-mac7i-6jei3-eu626-pghkf-zqe</t>
   </si>
   <si>
     <t>littleStrong</t>
   </si>
   <si>
     <t>zkoid-efk3q-2ukpp-f43ms-2etqw-2lm5z-hbl7s-qsrw4-7divz-auecn-nae</t>
   </si>
   <si>
     <t>Dinfunhs</t>
   </si>
   <si>
     <t>nxg5m-bihbw-xcobe-hqvbs-bzw6f-bmurh-qd2cv-kaasm-efymy-isnqk-cqe</t>
   </si>
   <si>
-    <t>太阳社区～学</t>
-[...25 lines deleted...]
-  <si>
     <t>尤米社区-袁总</t>
   </si>
   <si>
     <t>6qsst-ivfle-iustk-ypcoj-xurws-coa5j-5xdq5-uqcdp-rmjyq-ahenu-xqe</t>
   </si>
   <si>
     <t>1,486.69</t>
   </si>
   <si>
     <t>chris168</t>
   </si>
   <si>
     <t>vwi4m-ytkoa-rkt45-tr7aw-g7nqm-l4isu-dapbv-sequ6-pzvwn-xmell-7ae</t>
   </si>
   <si>
     <t>成都社区美女团队</t>
   </si>
   <si>
     <t>u2tsb-ngmfq-bmrwn-v2oc2-rvcmw-5hlcm-t6lsf-cbxwa-bivjr-bmdt2-aae</t>
   </si>
   <si>
     <t>n2wjm-kylzc</t>
   </si>
   <si>
     <t>n2wjm-kylzc-jwykz-35khr-2irij-4essk-2xhwj-jourk-3l4tv-kprov-fae</t>
   </si>
   <si>
     <t>262sm-2l3xa</t>
   </si>
   <si>
     <t>262sm-2l3xa-2thv5-4kh6e-wzhou-fyseb-i7s4y-zwgo6-hipof-n3fad-bae</t>
   </si>
   <si>
-    <t>PFYS</t>
-[...4 lines deleted...]
-  <si>
     <t>nlann-ahp26</t>
   </si>
   <si>
     <t>nlann-ahp26-ivzsv-5pjup-kdy4f-vagkm-ksgll-chzcb-chdzp-4mqyj-sae</t>
   </si>
   <si>
     <t>笑哥社区 Acheng</t>
   </si>
   <si>
     <t>aekt5-iosmo-akvke-4hmpe-vy7o6-tkw2y-zvmzp-ztgkw-vqrre-zrcbm-vqe</t>
   </si>
   <si>
     <t>qn3p2-xj6gt</t>
   </si>
   <si>
     <t>qn3p2-xj6gt-eep6f-2pd3d-hmous-hojxw-6o5pa-yydl6-yyxa6-hvtd7-6qe</t>
   </si>
   <si>
-    <t>杭甬社区~斗斗</t>
-[...7 lines deleted...]
-  <si>
     <t>成都社区-悦-01</t>
   </si>
   <si>
     <t>fmvwb-ralmh-6pgol-mr3sc-25q6y-yikmi-aammu-ethsb-kd2uh-p7awz-sae</t>
   </si>
   <si>
     <t>链动cuize1</t>
   </si>
   <si>
     <t>7helq-j4473-gxmnb-4xsa7-66ywo-vmaqo-h52gk-ct3e6-bzk4f-3wxmw-sqe</t>
   </si>
   <si>
-    <t>天马社区</t>
-[...1597 lines deleted...]
-  <si>
     <t>赚赚社区</t>
   </si>
   <si>
     <t>o2p6n-zfzpb-v7wv3-vzwze-d7c2o-zfaqh-lrlz6-575cy-lghjr-6rjvh-zae</t>
   </si>
   <si>
     <t>飞龙社区-罗芳</t>
   </si>
   <si>
     <t>girud-umrif-daekf-dwpmz-sgzfo-liaro-eqy3w-otlny-di65v-sv5j7-gqe</t>
   </si>
   <si>
     <t>1,000.65</t>
   </si>
   <si>
     <t>a5s2o-d723g</t>
   </si>
   <si>
     <t>a5s2o-d723g-umh67-qp42g-sad4q-7ys7q-evnl5-ejpg7-h4lgg-obmi3-oqe</t>
   </si>
   <si>
-    <t>WAWA社区·画押</t>
-[...7 lines deleted...]
-  <si>
     <t>链动cuize2</t>
   </si>
   <si>
     <t>u5li5-ktgn3-eaw3q-zbj5f-tuo34-mx2br-qsu6q-6n2fx-awy52-e77yu-uae</t>
   </si>
   <si>
     <t>1,002.00</t>
   </si>
   <si>
-    <t>wawa社区～kui1</t>
-[...7 lines deleted...]
-  <si>
     <t>太阳社区～然然老师</t>
   </si>
   <si>
     <t>qfmqd-ft5wo-5zfcn-ib4bl-hsn2k-yqtmb-hqa2m-eg6wm-objmp-jsaup-aqe</t>
   </si>
   <si>
     <t>飞龙社区～渊总</t>
   </si>
   <si>
     <t>m3mqt-b5qaq-dcd7p-ihwcs-7qvmy-yed6o-3crfe-3e7gz-afnz4-sgvnl-nae</t>
   </si>
   <si>
-    <t>kl-001</t>
-[...7 lines deleted...]
-  <si>
     <t>北部湾社区-老师</t>
   </si>
   <si>
     <t>5bw26-ijd3h-aqu4q-pknqw-gww6t-srevz-owmeu-skxkz-qlpha-gjsan-6ae</t>
   </si>
   <si>
-    <t>北部湾社区-雷神</t>
-[...10 lines deleted...]
-  <si>
     <t>笑哥社区 老大哥</t>
   </si>
   <si>
     <t>eyckb-jdek6-xja5s-mjzzq-opkgf-nqor3-iap4m-yyk6j-myxgf-avuxg-xae</t>
   </si>
   <si>
     <t>飞龙社区神舟</t>
   </si>
   <si>
     <t>5jbzi-da7hn-7iykq-pjxxt-btruy-v2skp-mxuho-dff35-y5feb-jxkmj-aqe</t>
   </si>
   <si>
     <t>wawa社区～小文</t>
   </si>
   <si>
     <t>kruoz-phgxi-jm2wa-kmz75-sryxe-kg5v7-okblk-7y3l7-s4taq-24gii-eae</t>
   </si>
   <si>
     <t>北部湾社区一吉祥</t>
   </si>
   <si>
     <t>fhbcv-bljqx-5m7um-5f6wa-uctdr-2zy36-ixtha-la7sg-wxfg6-lp6o5-6qe</t>
   </si>
   <si>
-    <t>杭甬社区-费费</t>
-[...34 lines deleted...]
-  <si>
     <t>玩赚社区～DAVID</t>
   </si>
   <si>
     <t>hzxgv-y6g2p-ck33x-a7bm5-zxg3t-kgj2a-vniwo-wozbl-npmur-umgz7-2ae</t>
   </si>
   <si>
     <t>ci4q5-x5dwx</t>
   </si>
   <si>
     <t>ci4q5-x5dwx-5alhg-4vvhp-rqiv7-lg73l-c7aby-ljcbw-ntbwi-zifpb-lae</t>
   </si>
   <si>
-    <t>杭甬社区-傅总</t>
-[...7 lines deleted...]
-  <si>
     <t>hgddfg</t>
   </si>
   <si>
     <t>ngvd2-r4rb3-t3hdx-hubrg-7jq4a-i2hi3-3e7ej-m633a-e7l5k-puzoh-bae</t>
   </si>
   <si>
-    <t>玩赚社区~八宝鸭</t>
-[...13 lines deleted...]
-  <si>
     <t>笑哥社区 F</t>
   </si>
   <si>
     <t>62vvn-ygrl2-5bw6j-o6z5k-wte6v-hy7ro-7wchc-vns37-via4t-o3row-wqe</t>
   </si>
   <si>
     <t>YOYO社区~山柔</t>
   </si>
   <si>
     <t>ekmaw-wkiyy-qasie-2bopu-ouatd-zsydi-3bkfr-ibyau-3s55w-md5s2-iae</t>
   </si>
   <si>
-    <t>杭甬社区～满满</t>
-[...7 lines deleted...]
-  <si>
     <t>qioe6-qv5nl</t>
   </si>
   <si>
     <t>qioe6-qv5nl-gjmm3-uhuwj-g4yi2-ueq6r-37qpf-alif4-rnsdb-kdjtq-iae</t>
   </si>
   <si>
     <t>笑哥社区 Meta</t>
   </si>
   <si>
     <t>mne7s-m4aov-tgxez-c4fyr-al4h4-z75bc-whp2l-g7f3y-rwfgm-gmry2-jae</t>
   </si>
   <si>
-    <t>杭甬社区-肖本生意</t>
-[...13 lines deleted...]
-  <si>
     <t>笑哥社区 Whyyyynot</t>
   </si>
   <si>
     <t>4qyzs-hy4h3-yhree-bfu4t-3cznl-33dpr-tuqiw-c6dz4-gvb3x-tefgo-uae</t>
   </si>
   <si>
-    <t>木木社区-吉祥</t>
-[...7 lines deleted...]
-  <si>
     <t>QWERTYUIOP</t>
   </si>
   <si>
     <t>5is7c-dvqmd-p5xq6-2mjvm-hmrxa-cugde-saeek-vbg46-nsudo-lgyy6-hqe</t>
   </si>
   <si>
     <t>1,754.23</t>
   </si>
   <si>
-    <t>太阳社区～超越</t>
-[...4 lines deleted...]
-  <si>
     <t>YOYO社区荷尔蒙</t>
   </si>
   <si>
     <t>ayk3a-crjij-kjodk-lk6vc-zunfy-6l4i3-cqof6-ik54r-iaryp-3rj75-3ae</t>
   </si>
   <si>
     <t>3ekxi-73mux</t>
   </si>
   <si>
     <t>3ekxi-73mux-agivc-dlx2w-br6jl-keumt-gqius-3wdkn-uxozq-5mvk2-gae</t>
   </si>
   <si>
-    <t>杭甬社区-雪锋</t>
-[...34 lines deleted...]
-  <si>
     <t>Mel</t>
   </si>
   <si>
     <t>hdqig-oqhkt-l52a5-7gauy-whxw7-yz5o3-obe73-fxaow-fd36m-2jgdr-zae</t>
   </si>
   <si>
-    <t>杭甬社区-钮陆共富</t>
-[...22 lines deleted...]
-  <si>
     <t>d7iui-xvxso</t>
   </si>
   <si>
     <t>d7iui-xvxso-zyogk-7k6km-evois-6vok5-cfzaj-ao7l7-mni33-gtwzn-cae</t>
   </si>
   <si>
-    <t>杭甬社区小陆</t>
-[...7 lines deleted...]
-  <si>
     <t>笑哥社区LOKI</t>
   </si>
   <si>
     <t>c2oug-6elg5-z76f3-vruzc-xgw3b-66u6p-vzkdm-746vy-yzicb-6axxb-2ae</t>
   </si>
   <si>
     <t>海天徽煌社区一陈明</t>
   </si>
   <si>
     <t>skt7a-ejrog-qh3kq-3225y-gm527-z7v7i-fkxri-r2d37-zdr3i-v7ao6-lqe</t>
   </si>
   <si>
     <t>笑哥社会joyce</t>
   </si>
   <si>
     <t>qaqmd-plx2a-fxz4b-hhuo7-jdfod-zpxt4-ojga2-2idvf-c3233-wxbnv-sae</t>
   </si>
   <si>
     <t>玩赚社区~小顾</t>
   </si>
   <si>
     <t>ceutv-jmnq2-u3lyo-nfd3m-33k5j-sh2tz-f7apf-5ks4w-6o3ff-tbkly-cae</t>
   </si>
   <si>
-    <t>杭甬社区～果果</t>
-[...7 lines deleted...]
-  <si>
     <t>笑哥社区 Mobius</t>
   </si>
   <si>
     <t>zdcyb-t5em7-uqsmz-atnvo-4na2f-ukxzn-cak7e-pehbx-dtkrf-3tj6w-vae</t>
   </si>
   <si>
     <t>狼神社区Rener</t>
   </si>
   <si>
     <t>dethe-aawwh-aq5fz-khoa5-sxjyk-zgezw-ypi66-v4iz4-zsua4-7xppv-dae</t>
   </si>
   <si>
-    <t>狼神社区～马哥哥</t>
-[...4 lines deleted...]
-  <si>
     <t>笑哥社區-MJ</t>
   </si>
   <si>
     <t>ahsit-h7sk6-bwjvw-63h2v-4uj6z-gm2oi-hjeig-cosos-penas-5evu7-tqe</t>
   </si>
   <si>
-    <t>杭甬社区-至秦</t>
-[...7 lines deleted...]
-  <si>
     <t>yo7vw-2z43t</t>
   </si>
   <si>
     <t>yo7vw-2z43t-msji3-hdls3-2jrs3-j2etz-vslkn-s6o3p-j7aka-gyjoa-nqe</t>
   </si>
   <si>
     <t>笑哥社区 無言抑</t>
   </si>
   <si>
     <t>6cm34-ojhzz-e7khb-nsxxv-xnlfc-nvunb-rg6ed-y6xoz-fmhw2-jkbz7-fqe</t>
   </si>
   <si>
     <t>1,128.98</t>
   </si>
   <si>
     <t>Gooold518</t>
   </si>
   <si>
     <t>77lm2-p5xzm-726sg-gg26r-falk5-tfuht-uyazr-ztowk-3pmlb-63t2s-rqe</t>
   </si>
   <si>
-    <t>徽煌社区~云海</t>
-[...7 lines deleted...]
-  <si>
     <t>笑哥社区 Way</t>
   </si>
   <si>
     <t>oh7l7-5n3wu-pozpi-c36k2-nt6f2-p5y5i-bhjrp-zsxcx-phklj-j3i5s-bqe</t>
   </si>
   <si>
     <t>2金马社区 ～ 王</t>
   </si>
   <si>
     <t>ly6b4-uha35-5afhp-l2n4f-5lcc3-yin2t-u3afu-4674x-v4rh7-fis6d-yqe</t>
   </si>
   <si>
     <t>2,468.60</t>
   </si>
   <si>
-    <t>金山社区</t>
-[...7 lines deleted...]
-  <si>
     <t>笑哥社区-Eric</t>
   </si>
   <si>
     <t>4x7jk-oohxs-nznf5-jgdwm-64krb-ryeoy-22ztj-vkzao-akczs-g4uzl-xqe</t>
   </si>
   <si>
-    <t>狼神社区~蒋顺玉</t>
-[...25 lines deleted...]
-  <si>
     <t>wawa喜乐</t>
   </si>
   <si>
     <t>fs2wn-ej3kl-a2wph-6sxsu-72ht3-e6bel-lz3os-ojwxo-72j64-6jxvw-tae</t>
   </si>
   <si>
     <t>徽煌社区～小兰姐</t>
   </si>
   <si>
     <t>ngrf6-bctc6-jxzps-ig2fw-fusw5-u4ewb-dpxvm-wdnmt-7h42a-lpkyl-4ae</t>
   </si>
   <si>
     <t>1,106.75</t>
   </si>
   <si>
     <t>狼神社区～美好人生</t>
   </si>
   <si>
     <t>vk6rh-ecjv6-767ov-cgmhi-nn5il-uyc7l-b7guy-raxd2-tejqh-g5pjs-3qe</t>
   </si>
   <si>
-    <t>1,358.34</t>
-[...7 lines deleted...]
-  <si>
     <t>玩赚社区～乐乐</t>
   </si>
   <si>
     <t>ez27g-nybv6-bxrb7-pnvi6-7oak7-nc4cr-sxxvs-g64xs-uhw7u-mwynu-mae</t>
   </si>
   <si>
-    <t>太阳社区~夏睿微</t>
-[...16 lines deleted...]
-  <si>
     <t>YOYO社区～穆总</t>
   </si>
   <si>
     <t>bcgtl-l7ezh-xwcvc-mxfyi-2ifsi-tt5x2-uouoh-er6s2-4pvh2-mscdg-4ae</t>
   </si>
   <si>
-    <t>太阳社区~夏友百</t>
-[...10 lines deleted...]
-  <si>
     <t>YOYO社区~何姐</t>
   </si>
   <si>
     <t>3rfld-a65tn-k44td-5dyuf-dblo6-gkrbx-xdzmj-irlh2-crwk4-fffk3-aqe</t>
   </si>
   <si>
-    <t>太阳社区~夏抚香</t>
-[...10 lines deleted...]
-  <si>
     <t>金马社区~权1</t>
   </si>
   <si>
     <t>afknd-fwtn5-hjaae-k6abx-kpdl6-wlcte-meash-oiort-jdwll-mhesv-oqe</t>
   </si>
   <si>
-    <t>金马社区～燕2</t>
-[...22 lines deleted...]
-  <si>
     <t>飞龙社区～彭怡萱</t>
   </si>
   <si>
     <t>2p2j4-dzxwo-lk4mo-l56jd-vejm5-6csvz-g5nwu-balui-q6mtr-tvcem-iqe</t>
   </si>
   <si>
     <t>1,393.79</t>
   </si>
   <si>
     <t>q3i6d-obpmd</t>
   </si>
   <si>
     <t>q3i6d-obpmd-myuzh-xah6p-klqzi-6ha2m-dx3e7-jduqw-filjk-pzyq4-nae</t>
   </si>
   <si>
     <t>wawa社区菜场</t>
   </si>
   <si>
     <t>vpaoj-iikos-zdrb4-wt33e-7mmjy-oqvrb-atad6-pezj6-is2cs-jm4po-cae</t>
   </si>
   <si>
     <t>笑哥社区-Yob</t>
   </si>
   <si>
     <t>bktvf-namla-dgwhz-vha2e-swsf4-wwfn2-ezmo4-4miyq-zians-jr6s3-wae</t>
   </si>
   <si>
     <t>金马社区–钱多多</t>
   </si>
   <si>
     <t>icikr-sznjz-vdgo3-xoyfy-4uibl-r4b63-ycilo-ngqkm-n7ptc-etzvr-nqe</t>
   </si>
   <si>
-    <t>太阳社区～梁一</t>
-[...10 lines deleted...]
-  <si>
     <t>天都Club-文明</t>
   </si>
   <si>
     <t>4z3qn-zdbth-3ibf5-4n6mq-muuwg-oy3th-c2b5m-xl5di-dbfyi-y2wdi-7qe</t>
   </si>
   <si>
-    <t>太阳社区~杰仔</t>
-[...29 lines deleted...]
-    <t>徽煌社区～彦名</t>
+    <t>小薇军团彦名</t>
   </si>
   <si>
     <t>tu2wf-rqkst-h5fjo-6lsof-7c4a2-kt5yj-cp5zs-glueo-3dopn-na7dk-vae</t>
   </si>
   <si>
-    <t>太阳社区～阳光</t>
-[...16 lines deleted...]
-  <si>
     <t>成都社区-依依</t>
   </si>
   <si>
     <t>2sdf3-wgscf-tj46o-riyia-ymxpf-i3u2t-3xtb6-s5r5t-flwkx-l7lvx-oae</t>
   </si>
   <si>
     <t>成都社区-梦云</t>
   </si>
   <si>
     <t>gnaea-de62a-r5k7c-2f37v-cggaq-ht5j3-dpzw4-rmqv3-fdnob-xx2gd-yqe</t>
   </si>
   <si>
     <t>成都社区-晓健</t>
   </si>
   <si>
     <t>fn742-5aegg-2h4qp-ca4sl-ciwbn-t7fdb-xrssz-b2pm5-ko52u-4lgu4-wqe</t>
   </si>
   <si>
     <t>成都社区-胡凡</t>
   </si>
   <si>
     <t>imlcd-jpvjd-krqfu-7tgm2-o6hym-ocrpf-nbete-6jkil-z2ynt-kasjs-bqe</t>
   </si>
   <si>
     <t>飞龙社区春天</t>
   </si>
   <si>
     <t>ui5gz-ewcmk-jk634-qhan2-5uq6s-lo2yt-5lkzj-jt5z4-nepqg-or2tf-wqe</t>
   </si>
   <si>
     <t>成都社区-爱春</t>
   </si>
   <si>
     <t>uuyxu-bsxgr-3ga3c-u2v7a-dgdbg-megqs-bnacv-eqmqz-f67n7-caan2-wqe</t>
   </si>
   <si>
     <t>旺旺131419</t>
   </si>
   <si>
     <t>top2l-k6uoi-6balg-ajoc5-l4cxa-nbyck-nqdlq-bjz3y-cfhqe-6p3kk-vae</t>
   </si>
   <si>
-    <t>狼神社区~老刘</t>
-[...4 lines deleted...]
-  <si>
     <t>飞龙社区-羽4kdyd-wygsz</t>
   </si>
   <si>
     <t>4kdyd-wygsz-74cxd-oaokr-phjph-gdvb5-chela-7auwg-zjepo-obva3-3ae</t>
   </si>
   <si>
     <t>成都社区-吉祥</t>
   </si>
   <si>
     <t>nmgm5-67jkm-dqm77-cqz7i-zqqru-xvchd-ractp-5mpwh-swhd7-lusej-xae</t>
   </si>
   <si>
     <t>成都社区-蛇年大吉</t>
   </si>
   <si>
     <t>mngp2-3qvqa-bxe7f-xbvqz-scoge-smkt4-g2ugz-nvgbt-2ma5u-j6pln-zqe</t>
   </si>
   <si>
     <t>成都社区-陈院长</t>
   </si>
   <si>
     <t>e4d6c-5gkx5-j2ies-ckmud-q63c6-fjifu-dqyoa-vgpmy-rodax-vvlyx-oae</t>
   </si>
   <si>
     <t>玩赚社区～胜哥</t>
@@ -2936,2499 +1136,945 @@
   <si>
     <t>笑哥社区 KevinLee</t>
   </si>
   <si>
     <t>dzxm6-q6sws-vtyxm-sb455-olwke-vh7fi-zzodm-ouynn-codqu-uan5t-cqe</t>
   </si>
   <si>
     <t>飞龙社区王</t>
   </si>
   <si>
     <t>vciox-52og6-a27mz-rkpn7-3ax2w-bk67f-5sda2-63zbg-bu6pn-hmafb-xae</t>
   </si>
   <si>
     <t>飞龙社区小国</t>
   </si>
   <si>
     <t>vs7tn-vlck2-asaph-tcvaz-ek72a-nqxq4-sufbz-fichx-dnjyi-fhsin-cae</t>
   </si>
   <si>
     <t>Wawa社区老妈</t>
   </si>
   <si>
     <t>lu2bw-todhl-b4xrh-2y7es-pdxit-534hi-knqaf-xuvl4-3rgah-d5agq-uae</t>
   </si>
   <si>
-    <t>1,196.48</t>
-[...1 lines deleted...]
-  <si>
     <t>CSSQ-云儿</t>
   </si>
   <si>
     <t>imqf7-u5ip6-dy5wo-y263w-xrmhb-l3ygd-hjxhg-s3cwy-mggch-q22iz-wae</t>
   </si>
   <si>
     <t>成都社区-星星</t>
   </si>
   <si>
     <t>qo6jm-qumh4-sbkto-zj3zj-avmjl-5ytgl-vqwly-tb6se-bpna3-54nyr-4qe</t>
   </si>
   <si>
     <t>成都社区-爱你一生</t>
   </si>
   <si>
     <t>dyjvl-bc6ak-lqfkz-5ce33-vdxp7-v273v-lm4n2-we5qc-cy6hk-lnh2v-xae</t>
   </si>
   <si>
     <t>富贵荣华</t>
   </si>
   <si>
     <t>3ktqb-63zzy-to62r-itgcw-olp37-itp3e-funej-qav4r-p4gpn-wdv6v-sae</t>
   </si>
   <si>
-    <t>e7hh6-sx4ep</t>
-[...22 lines deleted...]
-  <si>
     <t>微煌社区+叶丽</t>
   </si>
   <si>
     <t>ssec3-i2bfv-wr3l5-lzu46-waeol-lbkzd-i4mlx-ei4l3-hcezg-pyk2q-4ae</t>
   </si>
   <si>
     <t>徽煌社区-锐锐</t>
   </si>
   <si>
     <t>jofe2-j4luc-humnh-bqd4h-6vmq5-keinc-e7zfz-6e24c-7pah3-4o676-eqe</t>
   </si>
   <si>
     <t>徽煌社区~松</t>
   </si>
   <si>
     <t>4celd-bdf2z-tdk5b-amq6k-m6ahr-qby7m-gafan-55wkp-w6ax5-p5uum-gae</t>
   </si>
   <si>
-    <t>狼神社区~金1</t>
-[...16 lines deleted...]
-  <si>
     <t>飞龙社区-梅姐</t>
   </si>
   <si>
     <t>3llmo-adcpl-ilyte-qqwui-s6u25-j3hl4-unsjg-n6suo-zmuhr-duo35-6ae</t>
   </si>
   <si>
-    <t>尤米社区—朱总</t>
-[...4 lines deleted...]
-  <si>
     <t>大饼社区-piz</t>
   </si>
   <si>
     <t>qy5n7-k7q5l-zlk5e-dzdas-id7jv-4wrbd-fhsp2-s53ah-le4jx-e7b2t-jqe</t>
   </si>
   <si>
     <t>Wawa社区红牛</t>
   </si>
   <si>
     <t>nw3mw-emmxo-lpdi6-rjvyz-afuc2-w7qdh-i77hh-kwmwa-3goyj-lrc76-fqe</t>
   </si>
   <si>
     <t>Wawa社区小草</t>
   </si>
   <si>
     <t>cd7ri-7j3z4-6kan3-tch2d-ptjl5-ptz3p-vasuo-aijtx-k3p3x-sonct-7ae</t>
   </si>
   <si>
     <t>飞龙社区～俞姐</t>
   </si>
   <si>
     <t>twseg-dxufi-2houz-6en4a-vzeey-iiehy-kfbve-t6pie-r3hhp-r4azz-5qe</t>
   </si>
   <si>
-    <t>2,183.11</t>
-[...7 lines deleted...]
-  <si>
     <t>wawa社区～小鱼</t>
   </si>
   <si>
     <t>f43ji-5u3kk-lbxzk-zw6r6-jizub-w2abq-kvkc7-4t6kp-e2rqg-zz2yi-eqe</t>
   </si>
   <si>
-    <t>徽煌社区~火炎</t>
-[...22 lines deleted...]
-  <si>
     <t>Wawa社区花花</t>
   </si>
   <si>
     <t>zfaeb-6dhwr-oozyx-dfntz-5ykro-gppsn-2q4oi-ndecb-qvonp-rtupg-iqe</t>
   </si>
   <si>
-    <t>徽煌社区_丁总</t>
-[...4 lines deleted...]
-  <si>
     <t>WAWA社区-平平安安</t>
   </si>
   <si>
     <t>siecq-ftjha-2cn5f-iaesj-pak5c-4von7-rwumv-sahie-w5fqo-ltldd-uqe</t>
   </si>
   <si>
     <t>wawa社区～小高</t>
   </si>
   <si>
     <t>d6jri-izgty-6qsl6-qifzy-5vxsv-oea3p-p3xxo-pvq2a-b2243-jjoyb-jqe</t>
   </si>
   <si>
-    <t>北部湾社区~涂</t>
-[...2 lines deleted...]
-    <t>bpbms-jwlmr-w22fa-yrjzr-z2wp3-rrqht-r7xbr-2rfnr-pdhow-a5fuo-lae</t>
+    <t>全赢上海社区路交关</t>
+  </si>
+  <si>
+    <t>tun56-4s23p-krq3e-hldt3-c5h27-cctvu-wet63-fm7fs-hlqig-sx3u4-7qe</t>
+  </si>
+  <si>
+    <t>hguyuhhiiuy</t>
+  </si>
+  <si>
+    <t>s67az-lhtvg-aehsm-fke5z-44jrt-6rqbi-crtvn-2w7et-ucoh5-gyt4w-vae</t>
+  </si>
+  <si>
+    <t>eysgt-sqcoi</t>
+  </si>
+  <si>
+    <t>eysgt-sqcoi-5q2sn-7yjbj-orhcj-mgqwa-k5w5q-hyi7n-nrhte-bsgbf-uqe</t>
+  </si>
+  <si>
+    <t>笑哥社区 mumu</t>
+  </si>
+  <si>
+    <t>2b5eg-4qrf5-gu7so-x7wxi-2o6jr-pysfv-deeyf-uzozp-mtrn3-oaovv-zae</t>
+  </si>
+  <si>
+    <t>k5ktc-qc6rq</t>
+  </si>
+  <si>
+    <t>k5ktc-qc6rq-wyegt-go7zl-c7rp6-ly7x2-ps6ys-i4fmn-y6app-celtc-vae</t>
+  </si>
+  <si>
+    <t>optrl-ywyz7</t>
+  </si>
+  <si>
+    <t>optrl-ywyz7-bbgvz-qbhi3-snmej-2phmd-3xomk-tapdz-avvfg-7ksnf-vae</t>
+  </si>
+  <si>
+    <t>牛油果社区～南平</t>
+  </si>
+  <si>
+    <t>ds5da-yupel-tndyg-xgmid-hnpi3-wgdzy-ii5x6-n46bj-lg2n5-nwboa-mqe</t>
+  </si>
+  <si>
+    <t>9,282.54</t>
+  </si>
+  <si>
+    <t>wawa社区~琉璃</t>
+  </si>
+  <si>
+    <t>nkyjf-chfg4-fpwei-ufwvk-bxc7q-lheyl-zcufi-zfklc-ec5me-hzhn4-5ae</t>
+  </si>
+  <si>
+    <t>飞龙社区周总</t>
+  </si>
+  <si>
+    <t>ekb2l-hmcbz-wpi6c-3bi2b-ti4tf-6jaqr-x7guc-gsbzs-m7wbm-ovsrm-5ae</t>
+  </si>
+  <si>
+    <t>南康社区-张老师</t>
+  </si>
+  <si>
+    <t>cgkx7-odsmi-ubg2w-6kfwi-ygenm-h3ply-fja5r-vdhww-y7nn7-c6j7r-lae</t>
+  </si>
+  <si>
+    <t>2,955.10</t>
+  </si>
+  <si>
+    <t>wawa社区~玲珑</t>
+  </si>
+  <si>
+    <t>aj2uc-ju6ji-nqydo-slcgu-2gwh7-arici-ojert-rkajp-a2w4v-r6sa6-kae</t>
+  </si>
+  <si>
+    <t>wawa社区~锦绣</t>
+  </si>
+  <si>
+    <t>tepab-sm7le-mh3x6-xw66w-k4sbh-mknlm-rr6qx-lk6rp-p6geh-lhr34-eqe</t>
+  </si>
+  <si>
+    <t>wawa社区~和平鸽</t>
+  </si>
+  <si>
+    <t>w5524-kpg7q-v3c7g-6zaur-mai4f-ffu5h-wdspm-4jvzw-3z4q7-yngsl-fqe</t>
+  </si>
+  <si>
+    <t>惠宝社区周大哥</t>
+  </si>
+  <si>
+    <t>j64ez-fxqwm-eiapu-xz7en-ratsa-mhstj-23s2g-ikgsy-gr5m4-75dza-pqe</t>
+  </si>
+  <si>
+    <t>2,405.58</t>
+  </si>
+  <si>
+    <t>勤正社区~容嘉</t>
+  </si>
+  <si>
+    <t>4aoca-ox5xm-72yxv-37hcc-6qbgh-4v52m-lsjsu-nhpgm-figu7-dzydd-pae</t>
+  </si>
+  <si>
+    <t>wawa社区~红苹果</t>
+  </si>
+  <si>
+    <t>yuko3-dv47q-sscir-b6fcy-7wm7c-maru3-b5kv4-xa2mo-az7m7-kv3nh-sqe</t>
+  </si>
+  <si>
+    <t>金马社区~小华</t>
+  </si>
+  <si>
+    <t>6exln-fv3gv-uz3sg-m6w2g-g4uoz-blv3g-7ronb-faws6-5fl6c-ino5u-vae</t>
+  </si>
+  <si>
+    <t>尤米社区F</t>
+  </si>
+  <si>
+    <t>bjjjz-ol7pq-tl6pb-gkusv-lc4xy-o25lg-yumpp-p7nlc-aj6jp-kgif5-bae</t>
+  </si>
+  <si>
+    <t>尤米社区-B</t>
+  </si>
+  <si>
+    <t>ociss-cfbgw-4ftyg-kcby5-rawh6-pryag-zqyk3-mnzya-6bfjk-4evir-qqe</t>
+  </si>
+  <si>
+    <t>wawa社区～红酒</t>
+  </si>
+  <si>
+    <t>6yhuk-ng4tt-pm6tx-agysh-3q44i-u2j2r-pkxn2-s6am4-ryocw-cg3en-7qe</t>
+  </si>
+  <si>
+    <t>YOYO社区-辉哥1</t>
+  </si>
+  <si>
+    <t>n46xc-wc4fo-4ssa2-3qfla-tr2kz-jbpvl-uanhn-laii5-mjubl-plk7i-gqe</t>
+  </si>
+  <si>
+    <t>1,761.28</t>
+  </si>
+  <si>
+    <t>成都社区晓晓</t>
+  </si>
+  <si>
+    <t>gcd2k-2i5jh-7363n-3tr22-cm3ec-s2cjj-kkpau-igl6b-p35wk-gat5z-iqe</t>
+  </si>
+  <si>
+    <t>wawa社区周生</t>
+  </si>
+  <si>
+    <t>docts-wmjrn-eo5gx-tr64e-t65gl-5bkmg-lvhja-mknv2-2eesk-u63l4-mqe</t>
+  </si>
+  <si>
+    <t>1,641.17</t>
+  </si>
+  <si>
+    <t>wawa社区成功</t>
+  </si>
+  <si>
+    <t>w6esv-4avlf-fegd5-orivq-r7ghb-orc3l-2b5d4-of2hs-pm55y-qppzo-eae</t>
+  </si>
+  <si>
+    <t>1,646.55</t>
+  </si>
+  <si>
+    <t>wawa社区风景</t>
+  </si>
+  <si>
+    <t>rkyk5-v4wr7-wvk7o-zgnkk-3y6ih-b622x-ooqlx-7uawa-trl4l-7nqpc-nqe</t>
+  </si>
+  <si>
+    <t>1,650.36</t>
+  </si>
+  <si>
+    <t>wawa社区周总</t>
+  </si>
+  <si>
+    <t>7a7mq-w6f5q-dvoom-4i5j6-24onn-djduk-vkhbq-thwrg-vkcan-usaot-xae</t>
+  </si>
+  <si>
+    <t>1,653.40</t>
+  </si>
+  <si>
+    <t>尤米社区-小仙女</t>
+  </si>
+  <si>
+    <t>oyihi-lynwj-st4eh-sqrnd-egx6m-2hkdk-jv2gc-rqjjq-zyupd-6jxil-cae</t>
+  </si>
+  <si>
+    <t>wawa社区～小白龙</t>
+  </si>
+  <si>
+    <t>ss5us-dcxic-hueow-dsa6w-whlw7-kglry-53vb7-z4egu-absxg-zutnk-oae</t>
+  </si>
+  <si>
+    <t>星辉社区考儿</t>
+  </si>
+  <si>
+    <t>pk3rc-sunaa-e2n6s-dfvgi-4gr65-lswxl-qnqzq-xdqth-dna4h-cm667-uqe</t>
+  </si>
+  <si>
+    <t>1,971.63</t>
+  </si>
+  <si>
+    <t>冰河社区，嵩少</t>
+  </si>
+  <si>
+    <t>loorq-fxeo2-tn6ep-4ik2n-5r3ys-yxigp-34arq-w3tpe-2zo4t-cbxcs-hae</t>
+  </si>
+  <si>
+    <t>飞龙社区~玲、玲</t>
+  </si>
+  <si>
+    <t>mpc7v-dqbzn-fg27a-dk6iu-75znu-yyul2-fekiz-hhib3-u7v34-pykmu-6ae</t>
+  </si>
+  <si>
+    <t>小薇军团～谢红</t>
+  </si>
+  <si>
+    <t>2zumb-ylxg5-5nz3v-5e6mv-wst2k-4pyq3-3ss44-yw5zx-xunvb-wxcka-zqe</t>
+  </si>
+  <si>
+    <t>徽煌-张瑜</t>
+  </si>
+  <si>
+    <t>xwqef-ivvib-uomot-66z6m-2fua4-gu6q4-gkirf-oea2s-h2pl2-fqqzf-pqe</t>
+  </si>
+  <si>
+    <t>4,988.55</t>
+  </si>
+  <si>
+    <t>徽煌社区-张文光</t>
+  </si>
+  <si>
+    <t>s32og-ugbub-nhsbi-yt5xk-fvyib-6kzdt-2hns3-i5g2z-w4jlk-vygy4-aqe</t>
+  </si>
+  <si>
+    <t>5,304.16</t>
+  </si>
+  <si>
+    <t>徽煌社区～米多</t>
+  </si>
+  <si>
+    <t>uc4f6-o6xun-zdsl2-4qr3n-gd4ok-kibaa-7adml-5bauo-4cd6k-kwgcd-tae</t>
+  </si>
+  <si>
+    <t>徽煌社区～飞哥</t>
+  </si>
+  <si>
+    <t>w2fde-we4g3-zy5zw-fgd72-akhx5-rbaxi-esvb2-btqgq-x6vjq-lk3de-2ae</t>
+  </si>
+  <si>
+    <t>勤正社区一山4</t>
+  </si>
+  <si>
+    <t>axym4-qamqu-5wjzr-wlgew-pf4ox-yvnnf-l6s4e-2n7zv-vkpgf-atqmv-6qe</t>
+  </si>
+  <si>
+    <t>金马社区～静静</t>
+  </si>
+  <si>
+    <t>cyfuv-hoqlj-iikva-6j2c5-iczjs-lf2gy-4kajs-mirzu-24wdb-ojlky-nqe</t>
+  </si>
+  <si>
+    <t>8,452.90</t>
+  </si>
+  <si>
+    <t>飞龙社区~张明录</t>
+  </si>
+  <si>
+    <t>tjjvn-4kbjx-2owj4-edkhh-jsqrn-mhfv4-tj6mf-2jryl-lny2r-u2gjq-uae</t>
+  </si>
+  <si>
+    <t>金马社区~文</t>
+  </si>
+  <si>
+    <t>6fl2h-xjoxp-ejfmm-k3n64-feeyx-2jwyv-pwrdy-ggtwq-ge35f-wsiip-pqe</t>
+  </si>
+  <si>
+    <t>wawa社区～晓晓</t>
+  </si>
+  <si>
+    <t>qrj55-uptoq-r6534-urosp-kkzt2-ug6fr-qe2wo-fqd2t-ik2wq-3neym-lae</t>
+  </si>
+  <si>
+    <t>狼神社区小博</t>
+  </si>
+  <si>
+    <t>wlv4k-4437t-w4xl3-g2kol-g4pw3-2tvyk-g4zal-atbwy-ltgho-mym3a-vqe</t>
+  </si>
+  <si>
+    <t>金马社区～权</t>
+  </si>
+  <si>
+    <t>qergo-acuaj-d4yxa-lpkn3-6zkru-k5ayy-s76vf-qju3e-qjekj-jqcn7-uqe</t>
+  </si>
+  <si>
+    <t>勤正社区一秀英2</t>
+  </si>
+  <si>
+    <t>vzgpx-u5qyg-svzdi-levtn-hkk7w-4b3eu-ikqma-uxncz-hp3bi-lez4n-nae</t>
+  </si>
+  <si>
+    <t>万丈资本～馨怡</t>
+  </si>
+  <si>
+    <t>o6qsb-lj6kq-ivia2-obwyj-mhoow-mzosy-uksob-c635a-edjzg-zbout-xae</t>
+  </si>
+  <si>
+    <t>金马社区～琴3</t>
+  </si>
+  <si>
+    <t>eknlt-5lnem-2l5xs-rpnes-nyasy-zlwjt-rpqvn-2udcz-ndq7p-3jlwc-vae</t>
   </si>
   <si>
     <t>4,000.00</t>
   </si>
   <si>
-    <t>徽煌社区～小强</t>
-[...910 lines deleted...]
-  <si>
     <t>星辉社区金总</t>
   </si>
   <si>
     <t>2zqb2-2yl5g-bup7z-pj5ri-xl6dt-gazek-6wcc5-jc7mo-msznu-mlgur-hae</t>
   </si>
   <si>
-    <t>金马社区-琴2</t>
-[...4 lines deleted...]
-  <si>
     <t>pfnly-rtlwr</t>
   </si>
   <si>
     <t>pfnly-rtlwr-4ujff-hhzmh-xskpp-xmgeb-a6t4h-yxh3z-okdkf-jdxwl-7ae</t>
   </si>
   <si>
     <t>金马社区～芝</t>
   </si>
   <si>
     <t>u7stu-6g34y-agjm5-jvmwg-dgupx-isnzp-etlkp-dw4ku-axwgd-mqlpw-bqe</t>
   </si>
   <si>
-    <t>2,740.00</t>
-[...1 lines deleted...]
-  <si>
     <t>HAO</t>
   </si>
   <si>
     <t>oweqr-dehqw-zgoer-dmyur-27tsi-spqbe-u5hjw-wolkr-q6tuy-jclsz-kae</t>
   </si>
   <si>
     <t>4takj-nlby3</t>
   </si>
   <si>
     <t>4takj-nlby3-oe3j4-sxhrp-rbuv4-pwgcd-4gilh-bhepe-77bii-rvvzi-yqe</t>
   </si>
   <si>
     <t>zoxi6-avioh</t>
   </si>
   <si>
     <t>zoxi6-avioh-u4y2p-ppjgt-i33y6-eodso-6ejna-a2lgm-jxwsa-q6enx-xae</t>
   </si>
   <si>
-    <t>太阳社区～孙爱菊</t>
-[...19 lines deleted...]
-  <si>
     <t>WAWA-喜</t>
   </si>
   <si>
     <t>z2xcy-gd7kb-27s5d-mlnoc-h3uom-p6qiz-lsuzl-f5nwd-r73y3-urrvz-yae</t>
   </si>
   <si>
     <t>辉煌社区~ 鸡头</t>
   </si>
   <si>
     <t>x3gjc-erl5g-oc2fb-qw5q2-e7hqk-mrv6n-b6z4u-nx7cy-hojqx-gk6rj-oae</t>
   </si>
   <si>
     <t>4,118.25</t>
   </si>
   <si>
     <t>勤正社区一山5</t>
   </si>
   <si>
     <t>lgsd4-aegsj-l7egi-jfde2-ataen-3cl67-ehee7-scnrm-xwump-yr6i4-bqe</t>
   </si>
   <si>
     <t>飞龙社区~朱伍</t>
   </si>
   <si>
     <t>6s74e-qs52y-qpslz-qpwg6-gndkj-33dhq-csvy6-dwwg4-suryg-lb6jk-gae</t>
   </si>
   <si>
-    <t>722j2-2y1rou</t>
-[...19 lines deleted...]
-  <si>
     <t>fgijkkghhf</t>
   </si>
   <si>
     <t>55bfu-kbrij-ktn56-2umia-vjypf-55ba5-6bsef-jtq4y-wjowh-5scjr-eae</t>
   </si>
   <si>
     <t>hfsajj</t>
   </si>
   <si>
     <t>yhrj5-dbtks-swi2b-a4hes-stbib-ztemd-4jcdc-citms-s363j-xo253-yqe</t>
   </si>
   <si>
-    <t>徽煌社区～九真</t>
-[...13 lines deleted...]
-  <si>
     <t>玩赚社区～杨锦</t>
   </si>
   <si>
     <t>oehg7-llmd2-rw4bh-oxi72-daiuf-3f6zg-3vklo-iuznu-or3pn-njhry-kqe</t>
   </si>
   <si>
-    <t>玩赚社区～COCO</t>
+    <t>太阳社区～COCO</t>
   </si>
   <si>
     <t>amsp3-wftrq-5a46h-ljrz6-tfe6o-cayq2-n5lve-3yzsh-3d7vi-i7oiz-jae</t>
   </si>
   <si>
     <t>ttjgffjk</t>
   </si>
   <si>
     <t>r3qov-ajylz-gurzq-ctwuh-j5ftg-lbxcw-tgkwk-qbptu-htxpd-rpksk-tae</t>
   </si>
   <si>
-    <t>太阳社区～王先红</t>
-[...4 lines deleted...]
-  <si>
     <t>徽煌社区～小谢</t>
   </si>
   <si>
     <t>yvlel-ftpem-c76ai-mjslm-3npas-zhky3-ju5wi-f2xlz-r2sh4-whtbv-hqe</t>
   </si>
   <si>
-    <t>金马社区 吕春红</t>
-[...10 lines deleted...]
-  <si>
     <t>狼神社区～半夏一度</t>
   </si>
   <si>
     <t>xxe3o-3pp7x-mfkj7-2cvis-uryj6-ptmnv-a5pow-m5yyf-kipo7-54pf7-mqe</t>
   </si>
   <si>
     <t>8,000.00</t>
   </si>
   <si>
-    <t>太阳社区～菊4</t>
-[...19 lines deleted...]
-  <si>
     <t>辉煌社区～腾飞</t>
   </si>
   <si>
     <t>3lpsf-imune-nueyw-jzrvv-ut3st-dwluk-zeww5-my6wc-5kvbg-vfp34-5qe</t>
   </si>
   <si>
-    <t>2,245.67</t>
-[...13 lines deleted...]
-  <si>
     <t>金马社区～萍菏泽</t>
   </si>
   <si>
     <t>drs2k-q4zzy-vomcw-3zntb-hgovl-ooswu-w2ctb-kgifu-vlm73-ioode-fqe</t>
   </si>
   <si>
-    <t>太阳社区～康乃馨2</t>
-[...10 lines deleted...]
-  <si>
     <t>wawa社区舅舅</t>
   </si>
   <si>
     <t>lnsxg-q24yw-fjpeb-ua53r-5s6se-5blwl-yb7hw-sfdny-vlp3g-mjbag-gqe</t>
   </si>
   <si>
-    <t>毕方资本～美丽</t>
-[...22 lines deleted...]
-  <si>
     <t>徽煌社区～紫薇</t>
   </si>
   <si>
     <t>hbwqt-abjjw-w6zat-mx4wi-m3rca-yms4e-qqfg3-3p2e2-q3buc-ripqc-hqe</t>
   </si>
   <si>
     <t>徽煌社区～大红</t>
   </si>
   <si>
     <t>t3gux-obymt-nbk5r-pxe42-7vrvy-xe2de-vmg73-yqjpn-exyb5-26djn-eae</t>
   </si>
   <si>
     <t>勤正社区-黄娟</t>
   </si>
   <si>
     <t>cbaj2-xu5yc-5olua-sgfop-cpbsq-szmdp-glnbr-i4oca-t3dbj-yl3no-nae</t>
   </si>
   <si>
-    <t>金马社区～胡菏泽</t>
-[...4 lines deleted...]
-  <si>
     <t>狼神社区/币神</t>
   </si>
   <si>
     <t>s44i5-piezt-k6rwo-6safv-qwniq-ghpwj-v4u3i-5mpuf-vegb3-bfzu7-cqe</t>
   </si>
   <si>
-    <t>wawa社区～向日葵3</t>
-[...7 lines deleted...]
-  <si>
     <t>上海全赢社区吕雄伟</t>
   </si>
   <si>
     <t>rzdqm-xl2bq-ceqsw-avdhr-aoe2q-arczh-hrw4b-wucro-zc3pr-4okda-iae</t>
   </si>
   <si>
-    <t>毕方资本～jun</t>
-[...7 lines deleted...]
-  <si>
     <t>狼神社区-琴cpq</t>
   </si>
   <si>
     <t>lciks-onnuv-ixwsr-zgpge-svknw-b6q3n-ybsfc-5e7cw-2ylxf-filyn-uae</t>
   </si>
   <si>
     <t>辉煌社区～务林</t>
   </si>
   <si>
     <t>bkw2n-4eb5h-evuux-k5epm-huxlj-foo2m-u4ph7-mayni-6bcig-tbmyo-tqe</t>
   </si>
   <si>
     <t>4,066.37</t>
   </si>
   <si>
-    <t>wawa社区老娘舅</t>
-[...4 lines deleted...]
-  <si>
     <t>笑哥社区 SeanJ</t>
   </si>
   <si>
     <t>3t4wq-4nja2-ron4w-day24-aci6y-q72yn-7gj2g-rajpt-oge6g-uhkv4-6ae</t>
   </si>
   <si>
-    <t>徽煌社区~玉女心经</t>
-[...31 lines deleted...]
-  <si>
     <t>上海全赢社区吕雄伟2</t>
   </si>
   <si>
     <t>k3ege-qhlxm-uethd-bealn-zengb-et2rs-boo5h-yrz6f-gsjkn-tsd2o-fqe</t>
   </si>
   <si>
-    <t>徽煌社区～毕玉华</t>
-[...25 lines deleted...]
-  <si>
     <t>qzt7n-hsfe7</t>
   </si>
   <si>
     <t>qzt7n-hsfe7-7ipli-cg3j3-dkg3i-e4skt-hc7pg-ai54m-52mdh-3abxk-cae</t>
   </si>
   <si>
-    <t>金马社区-红</t>
-[...10 lines deleted...]
-  <si>
     <t>狼神社区～女神</t>
   </si>
   <si>
     <t>ytv7x-7lelc-y5dvf-qsyaf-hhcfn-g4tct-qexdx-4thv7-3ahgz-6yl23-qqe</t>
   </si>
   <si>
-    <t>杭甬社区-远方的家</t>
-[...7 lines deleted...]
-  <si>
     <t>北部湾社区~汪</t>
   </si>
   <si>
     <t>x4fda-o4lyy-jkrxc-nowoy-t5qp4-3vb3n-3d6k5-veudl-mek3l-zsnlr-7qe</t>
   </si>
   <si>
     <t>5,550.08</t>
   </si>
   <si>
-    <t>小薇军团苏：石墨烯</t>
-[...22 lines deleted...]
-  <si>
     <t>q2w6g-2v67b</t>
   </si>
   <si>
     <t>q2w6g-2v67b-3rikz-mfwk2-uyish-ecpc6-l2tad-tlp7c-qmxxe-ugt2m-7ae</t>
   </si>
   <si>
     <t>1,622.72</t>
   </si>
   <si>
     <t>万丈资本～二姐1</t>
   </si>
   <si>
     <t>7ggrl-ugkcc-6xy7f-gnkj7-6senn-s5iee-qsixk-ucbhi-6ixqm-mhqvv-vae</t>
   </si>
   <si>
-    <t>小薇军团苏：王总</t>
-[...7 lines deleted...]
-  <si>
     <t>飞龙社区-象山陈姐</t>
   </si>
   <si>
     <t>rwwpl-qgjr3-y762m-ev4t4-dmerc-5wc4o-jwj3h-2updw-na5tq-xg6l5-uae</t>
   </si>
   <si>
     <t>徽煌社区～雪晴</t>
   </si>
   <si>
     <t>743ff-kbsyz-zlprm-bv4ku-5ntci-z6kl5-qeilm-kurtl-avgi4-h6yvx-xqe</t>
   </si>
   <si>
     <t>清健一如</t>
   </si>
   <si>
     <t>paoj6-7rmyz-t3jcw-zxi4f-bshji-o6r4e-vxdbx-aqfz6-bxgfq-c4vos-lae</t>
   </si>
   <si>
     <t>1,242.54</t>
   </si>
   <si>
     <t>辉煌社区～芳仪</t>
   </si>
   <si>
     <t>l3yq3-xi654-ibxcq-xyt3w-7loxj-eqesq-amvv3-d66qs-fu5yt-k5lry-3qe</t>
   </si>
   <si>
-    <t>徽煌社区~官寒风</t>
-[...7 lines deleted...]
-  <si>
     <t>oypk7-bd7ey</t>
   </si>
   <si>
     <t>oypk7-bd7ey-e34ud-7xnz7-eht32-ohcdw-a2pwc-vcnht-5hgvm-777up-nae</t>
   </si>
   <si>
     <t>ztcwh-kdhd7</t>
   </si>
   <si>
     <t>ztcwh-kdhd7-snhqc-ikfvd-v2xuh-dktze-vlaan-zztkt-q2xdu-x7foq-wae</t>
   </si>
   <si>
-    <t>星辉社区方洁</t>
-[...7 lines deleted...]
-  <si>
     <t>金鑫社区卢梓欣</t>
   </si>
   <si>
     <t>lhjxd-6yoop-vbnaq-3d7hr-wlnt4-cni45-hiifo-rtmdo-h7yir-spg5p-5qe</t>
   </si>
   <si>
     <t>1,331.33</t>
   </si>
   <si>
-    <t>太阳社区～丽亚5</t>
-[...7 lines deleted...]
-  <si>
     <t>金马社区-阿强</t>
   </si>
   <si>
     <t>eilxs-onvyd-gsvy4-xkcss-ghp55-tetzs-ohtxv-rgqb3-2dhfd-gf5tn-uae</t>
   </si>
   <si>
-    <t>太阳社区～丽亚4</t>
-[...10 lines deleted...]
-  <si>
     <t>勤正社区一幸福依依</t>
   </si>
   <si>
     <t>tsqf7-rm6zr-qvcnb-fmxel-g3ndc-nmj5k-qfn2c-sxmuw-5snwt-zgc62-4qe</t>
   </si>
   <si>
-    <t>金木社区-永明</t>
-[...7 lines deleted...]
-  <si>
     <t>玩赚社区~风声</t>
   </si>
   <si>
     <t>rjlcc-7v5gb-npdkb-rd5vl-2dmov-od4o2-ec5wb-kwdyv-b5yyv-g35aq-oqe</t>
   </si>
   <si>
-    <t>杭甬社区一倪</t>
-[...52 lines deleted...]
-  <si>
     <t>飞龙社区温总</t>
   </si>
   <si>
     <t>ezct5-5aetr-s7xc2-3ldij-wnbwc-6ta4p-vshms-wg444-yg4of-2jnu6-zae</t>
   </si>
   <si>
-    <t>小薇军团-素7</t>
-[...25 lines deleted...]
-  <si>
     <t>LBM（1）</t>
   </si>
   <si>
     <t>3xxgg-ig7ly-ruuyf-g2xwv-pfjy2-qbj3f-6zlqa-z7gqz-by5jd-vmiu5-vqe</t>
   </si>
   <si>
     <t>krcg7-c33o7</t>
   </si>
   <si>
     <t>krcg7-c33o7-5aqg5-fkwcj-hkbsk-ynevc-iffks-iqnv5-eexez-t3gqq-4qe</t>
   </si>
   <si>
     <t>FF发</t>
   </si>
   <si>
     <t>4ihd3-4n2xx-q7p76-ci6dl-wveio-dvkfy-2jb2e-cs7qa-seu47-jitir-iqe</t>
   </si>
   <si>
-    <t>17,222.25</t>
-[...1 lines deleted...]
-  <si>
     <t>EricChou Odinfun</t>
   </si>
   <si>
     <t>ykm7p-3slrs-pm2jy-v3cb5-54khx-vkjfd-fpcsc-ghwwy-rs7xz-dpa6j-uqe</t>
   </si>
   <si>
-    <t>星辉社区戴琳</t>
-[...37 lines deleted...]
-  <si>
     <t>2d5fc-ywugq</t>
   </si>
   <si>
     <t>2d5fc-ywugq-oflue-y3fgb-jziuj-7dxtg-nlvou-deqr3-xetia-akqqs-2ae</t>
   </si>
   <si>
     <t>whkxr-sifr4</t>
   </si>
   <si>
     <t>whkxr-sifr4-bt6u7-lmepd-et54q-mqvc6-imqcl-ekase-sf2sc-w7upp-kqe</t>
   </si>
   <si>
     <t>xv3dn-aodvn</t>
   </si>
   <si>
     <t>xv3dn-aodvn-vek4b-6gmtg-3dbug-t23vl-defkr-vwcie-taryy-lp2lh-vae</t>
   </si>
   <si>
-    <t>飞龙昆山社区杨小龙</t>
-[...16 lines deleted...]
-  <si>
     <t>笑哥社区 Tuntun</t>
   </si>
   <si>
     <t>4x63p-t3ncj-qelva-vmh7o-gxixo-cun3u-7p5bk-r3rd5-baxde-3t6up-rae</t>
   </si>
   <si>
-    <t>太阳社区~璇姐</t>
-[...4 lines deleted...]
-  <si>
     <t>firmr-ysfnx</t>
   </si>
   <si>
     <t>firmr-ysfnx-2hulv-nwmkn-c53js-o3etk-kyhxy-nw4cw-g7pjh-q7erd-uqe</t>
   </si>
   <si>
     <t>勤正社区青苹果</t>
   </si>
   <si>
     <t>xfh7y-ecuyt-fwvkg-5qdwa-mkr6l-gsktw-2q6sa-gc2hk-f54ds-raoz5-6ae</t>
   </si>
   <si>
-    <t>WAwa社区～kui</t>
-[...7 lines deleted...]
-  <si>
     <t>flweg-5eb2w</t>
   </si>
   <si>
     <t>flweg-5eb2w-ulqfn-cx467-lnvbh-tpfrt-6etrq-w6nor-ggpq3-t3y4u-mqe</t>
   </si>
   <si>
     <t>o5o5e-temlj</t>
   </si>
   <si>
     <t>o5o5e-temlj-rov34-srg5y-3wwfs-ftc66-6jrub-cghdc-bdca6-b6wpk-bqe</t>
   </si>
   <si>
-    <t>链动-多多</t>
-[...37 lines deleted...]
-  <si>
     <t>尤米社区杨叔</t>
   </si>
   <si>
     <t>rmtnm-3igxn-v32xs-uzccc-avcme-t62hg-skauu-jiy6f-wquq5-lpiz5-eae</t>
   </si>
   <si>
     <t>1,208.48</t>
   </si>
   <si>
-    <t>链动-秋刀鱼</t>
-[...4 lines deleted...]
-  <si>
     <t>尤米社区老杨</t>
   </si>
   <si>
     <t>s7sk6-yogpc-5tndz-lrofz-4nqsd-xbudn-3bto2-xfina-i5ja6-xlmpz-mqe</t>
   </si>
   <si>
     <t>1,155.27</t>
   </si>
   <si>
-    <t>链动-炊烟袅袅</t>
-[...13 lines deleted...]
-  <si>
     <t>徽煌社区一王来德</t>
   </si>
   <si>
     <t>bd3ut-ltxzw-spgg7-vwiil-mht6q-5wmb5-izphr-e2dlp-korn5-pum6c-2ae</t>
   </si>
   <si>
     <t>YOYO社区-小师妹</t>
   </si>
   <si>
     <t>ua7io-qqrs4-2adyk-xp2hn-2g6n3-bppbb-nzjr2-6xeuh-7lisy-qdzxf-6ae</t>
   </si>
   <si>
-    <t>小薇军团～素素2</t>
-[...76 lines deleted...]
-  <si>
     <t>北部湾-币姥爷</t>
   </si>
   <si>
     <t>uuql4-a4sym-up4db-5r5u4-xeb4j-ulmpz-rpnf2-nlxtw-wxwm5-vs4tm-xqe</t>
   </si>
   <si>
     <t>亮点好</t>
   </si>
   <si>
     <t>lp7m4-i5cwz-65xxk-pljea-vc4h3-gfm3q-4ywol-kda2q-5u5rl-acamq-gae</t>
   </si>
   <si>
-    <t>杭甬社区～阿胜</t>
-[...49 lines deleted...]
-  <si>
     <t>WAWA社区-米多</t>
   </si>
   <si>
     <t>mhkxh-j2rcf-ihpvy-yjqg2-ill4n-r7f4w-o2dty-b5gw3-nq5tv-wttb4-yqe</t>
   </si>
   <si>
     <t>玩赚社区～肖哥</t>
   </si>
   <si>
     <t>2gfai-qu2il-jc3r3-ru54p-jxsap-63keb-zigv6-n7yfi-y6btp-44nda-vae</t>
   </si>
   <si>
-    <t>太阳社区~健康姐</t>
-[...28 lines deleted...]
-  <si>
     <t>ygdhjhc</t>
   </si>
   <si>
     <t>vlgr5-uviod-lneph-oqfli-n7suq-abhvz-7wikv-xzfyd-vgpxe-d46eu-qqe</t>
   </si>
   <si>
     <t>YOYO社区-小妹</t>
   </si>
   <si>
     <t>5sfrh-nn2s2-fxepc-267dy-5vrny-pq63m-kqnqq-a3vri-liwww-vjikm-wqe</t>
   </si>
   <si>
-    <t>狼神社区~雲香</t>
-[...7 lines deleted...]
-  <si>
     <t>nn3ko-p5o45</t>
   </si>
   <si>
     <t>nn3ko-p5o45-52yw7-zykt2-62xxf-d5oqz-yuta4-jsq33-besfd-ivkri-vae</t>
   </si>
   <si>
-    <t>小薇军团～素素</t>
-[...7 lines deleted...]
-  <si>
     <t>徽煌社区～杨哥</t>
   </si>
   <si>
     <t>4bh5l-2bh6r-mzqs4-p6o4j-mwc6c-ect2p-ldghx-4zkvl-5y5at-7m3y3-iae</t>
   </si>
   <si>
     <t>3,876.96</t>
   </si>
   <si>
-    <t>茶乐会～袁天师</t>
-[...155 lines deleted...]
-    <t>549,821.78</t>
+    <t>ODIMFUN</t>
+  </si>
+  <si>
+    <t>ywgms-gjcjn-2nktj-capuz-sxgfu-ehx4y-fhtad-tpaez-y3noi-midgj-lqe</t>
+  </si>
+  <si>
+    <t>82,493.64</t>
+  </si>
+  <si>
+    <t>RaskkkNiu</t>
+  </si>
+  <si>
+    <t>hfvbi-3n3g2-xjvka-yv3q2-huxd5-6ufi5-qjyog-z4bhl-aiw2d-vmioa-aae</t>
+  </si>
+  <si>
+    <t>63,369.49</t>
+  </si>
+  <si>
+    <t>1,847.51</t>
+  </si>
+  <si>
+    <t>DAO Locked</t>
+  </si>
+  <si>
+    <t>m44to-mo2fr-rg24x-x2vci-i2ufg-nfvol-nmbmx-uxw75-ngpcm-zncim-gqe</t>
+  </si>
+  <si>
+    <t>1,808,584.77</t>
+  </si>
+  <si>
+    <t>2,417.12</t>
+  </si>
+  <si>
+    <t>RRG-ZHON9</t>
+  </si>
+  <si>
+    <t>3wapb-rzsjk-ynhcq-en2qr-htkl5-pe7el-v7too-zhj2h-tejvm-hwvbz-4ae</t>
+  </si>
+  <si>
+    <t>2,809.65</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5760,54 +2406,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E721"/>
+  <dimension ref="A1:E316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E721"/>
+      <selection activeCell="A1" sqref="A1:E316"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -5837,12242 +2483,5357 @@
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2">
         <v>0.0</v>
       </c>
       <c r="D3" s="2">
         <v>0.0</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="2">
         <v>0.0</v>
       </c>
       <c r="D4" s="2">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2">
         <v>0.0</v>
       </c>
       <c r="D5" s="2">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2">
-        <v>0.0</v>
+        <v>2.59</v>
       </c>
       <c r="D6" s="2">
-        <v>0.64</v>
+        <v>0.0</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2">
         <v>0.0</v>
       </c>
       <c r="D7" s="2">
-        <v>0.67</v>
+        <v>0.0</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="2">
         <v>0.0</v>
       </c>
       <c r="D8" s="2">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="2">
         <v>0.0</v>
       </c>
       <c r="D9" s="2">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="2">
         <v>0.0</v>
       </c>
       <c r="D10" s="2">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="2">
         <v>0.0</v>
       </c>
       <c r="D11" s="2">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="2">
         <v>0.0</v>
       </c>
       <c r="D12" s="2">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="2">
         <v>0.0</v>
       </c>
       <c r="D13" s="2">
-        <v>2.8</v>
+        <v>0.0</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2">
         <v>0.0</v>
       </c>
       <c r="D14" s="2">
-        <v>4.09</v>
+        <v>0.0</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="2">
         <v>0.0</v>
       </c>
       <c r="D15" s="2">
-        <v>6.16</v>
+        <v>0.0</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="2">
-        <v>752.67999999999995</v>
+        <v>0.0</v>
       </c>
       <c r="D16" s="2">
-        <v>6.57</v>
+        <v>0.0</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="2">
         <v>0.0</v>
       </c>
       <c r="D17" s="2">
-        <v>6.89</v>
+        <v>0.0</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="2">
-        <v>481.81</v>
+        <v>0.0</v>
       </c>
       <c r="D18" s="2">
-        <v>9.44</v>
+        <v>0.0</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="2">
         <v>0.0</v>
       </c>
       <c r="D19" s="2">
-        <v>9.78</v>
+        <v>0.0</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="2">
         <v>0.0</v>
       </c>
       <c r="D20" s="2">
-        <v>9.85</v>
+        <v>0.0</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="2">
         <v>0.0</v>
       </c>
       <c r="D21" s="2">
-        <v>10.25</v>
+        <v>0.0</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="2">
-        <v>592.48000000000002</v>
+        <v>0.0</v>
       </c>
       <c r="D22" s="2">
-        <v>10.47</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="2">
         <v>0.0</v>
       </c>
       <c r="D23" s="2">
-        <v>11.86</v>
+        <v>0.0</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="2">
         <v>0.0</v>
       </c>
       <c r="D24" s="2">
-        <v>15.09</v>
+        <v>0.0</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="2">
         <v>0.0</v>
       </c>
       <c r="D25" s="2">
-        <v>15.61</v>
+        <v>0.0</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="2">
         <v>0.0</v>
       </c>
       <c r="D26" s="2">
-        <v>17.050000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="2">
         <v>0.0</v>
       </c>
       <c r="D27" s="2">
-        <v>18.57</v>
+        <v>0.0</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="2">
         <v>0.0</v>
       </c>
       <c r="D28" s="2">
-        <v>18.58</v>
+        <v>0.0</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="2">
         <v>0.0</v>
       </c>
       <c r="D29" s="2">
-        <v>18.61</v>
+        <v>0.0</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="2">
         <v>0.0</v>
       </c>
       <c r="D30" s="2">
-        <v>18.89</v>
+        <v>0.0</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="2">
         <v>0.0</v>
       </c>
       <c r="D31" s="2">
-        <v>19.98</v>
+        <v>0.0</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="2">
         <v>0.0</v>
       </c>
       <c r="D32" s="2">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="2">
         <v>0.0</v>
       </c>
       <c r="D33" s="2">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="2">
         <v>0.0</v>
       </c>
       <c r="D34" s="2">
-        <v>20.7</v>
+        <v>0.0</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="2">
         <v>0.0</v>
       </c>
       <c r="D35" s="2">
-        <v>26.5</v>
+        <v>0.0</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="2">
         <v>0.0</v>
       </c>
       <c r="D36" s="2">
-        <v>27.76</v>
+        <v>0.0</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="2">
         <v>0.0</v>
       </c>
       <c r="D37" s="2">
-        <v>30.42</v>
+        <v>0.0</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="2">
-        <v>0.0</v>
+        <v>126.0</v>
       </c>
       <c r="D38" s="2">
-        <v>33.78</v>
+        <v>0.0</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="2">
-        <v>543.19000000000005</v>
+        <v>0.0</v>
       </c>
       <c r="D39" s="2">
-        <v>35.43</v>
+        <v>0.0</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="2">
-        <v>0.0</v>
+        <v>2.32</v>
       </c>
       <c r="D40" s="2">
-        <v>35.77</v>
+        <v>0.0</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="2">
         <v>0.0</v>
       </c>
       <c r="D41" s="2">
-        <v>38.56</v>
+        <v>0.01</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="2">
         <v>0.0</v>
       </c>
       <c r="D42" s="2">
-        <v>39.19</v>
+        <v>0.01</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="2">
         <v>0.0</v>
       </c>
       <c r="D43" s="2">
-        <v>41.22</v>
+        <v>0.01</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="2">
         <v>0.0</v>
       </c>
       <c r="D44" s="2">
-        <v>42.62</v>
+        <v>0.01</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="2">
         <v>0.0</v>
       </c>
       <c r="D45" s="2">
-        <v>43.18</v>
+        <v>0.01</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="2">
-        <v>484.19</v>
+        <v>0.0</v>
       </c>
       <c r="D46" s="2">
-        <v>43.64</v>
+        <v>0.05</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="2">
-        <v>484.29000000000002</v>
+        <v>0.0</v>
       </c>
       <c r="D47" s="2">
-        <v>43.65</v>
+        <v>0.09</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="2">
         <v>0.0</v>
       </c>
       <c r="D48" s="2">
-        <v>46.21</v>
+        <v>0.14</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="2">
         <v>0.0</v>
       </c>
       <c r="D49" s="2">
-        <v>50.0</v>
+        <v>0.64</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="2">
         <v>0.0</v>
       </c>
       <c r="D50" s="2">
-        <v>52.4</v>
+        <v>0.67</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="2">
-        <v>0.0</v>
+        <v>16.6</v>
       </c>
       <c r="D51" s="2">
-        <v>57.99</v>
+        <v>1.0</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="2">
         <v>0.0</v>
       </c>
       <c r="D52" s="2">
-        <v>61.86</v>
+        <v>1.0</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="2">
         <v>0.0</v>
       </c>
       <c r="D53" s="2">
-        <v>70.42</v>
+        <v>1.0</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C54" s="2">
         <v>0.0</v>
       </c>
       <c r="D54" s="2">
-        <v>71.97</v>
+        <v>1.0</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="C55" s="2" t="s">
-        <v>114</v>
+      <c r="C55" s="2">
+        <v>0.0</v>
       </c>
       <c r="D55" s="2">
-        <v>72.48999999999999</v>
+        <v>1.0</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="B56" s="2" t="s">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="C56" s="2">
+        <v>0.0</v>
       </c>
       <c r="D56" s="2">
-        <v>73.77</v>
+        <v>1.0</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>117</v>
+      </c>
+      <c r="C57" s="2">
+        <v>40.3</v>
       </c>
       <c r="D57" s="2">
-        <v>75.15000000000001</v>
+        <v>2.8</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>119</v>
+      </c>
+      <c r="C58" s="2">
+        <v>15.12</v>
       </c>
       <c r="D58" s="2">
-        <v>77.81999999999999</v>
+        <v>4.09</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C59" s="2">
-        <v>0.0</v>
+        <v>19.039999999999999</v>
       </c>
       <c r="D59" s="2">
-        <v>78.14</v>
+        <v>6.16</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C60" s="2">
-        <v>0.0</v>
+        <v>752.67999999999995</v>
       </c>
       <c r="D60" s="2">
-        <v>80.34999999999999</v>
+        <v>6.57</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C61" s="2">
-        <v>0.0</v>
+        <v>5.6</v>
       </c>
       <c r="D61" s="2">
-        <v>81.89</v>
+        <v>6.89</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C62" s="2">
-        <v>713.73000000000002</v>
+        <v>481.81</v>
       </c>
       <c r="D62" s="2">
-        <v>82.91</v>
+        <v>9.44</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="2" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C63" s="2">
         <v>0.0</v>
       </c>
       <c r="D63" s="2">
-        <v>83.29000000000001</v>
+        <v>9.78</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C64" s="2">
-        <v>0.0</v>
+        <v>57.77</v>
       </c>
       <c r="D64" s="2">
-        <v>83.56</v>
+        <v>9.85</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C65" s="2">
-        <v>553.61000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D65" s="2">
-        <v>89.64</v>
+        <v>10.25</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C66" s="2">
-        <v>0.0</v>
+        <v>592.48000000000002</v>
       </c>
       <c r="D66" s="2">
-        <v>92.5</v>
+        <v>10.47</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>137</v>
+      </c>
+      <c r="C67" s="2">
+        <v>33.049999999999997</v>
       </c>
       <c r="D67" s="2">
-        <v>93.37</v>
+        <v>11.86</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C68" s="2">
-        <v>0.0</v>
+        <v>6.12</v>
       </c>
       <c r="D68" s="2">
-        <v>95.47</v>
+        <v>15.09</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C69" s="2">
-        <v>500.19</v>
+        <v>61.39</v>
       </c>
       <c r="D69" s="2">
-        <v>97.31</v>
+        <v>17.050000000000001</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>143</v>
+      </c>
+      <c r="C70" s="2">
+        <v>0.0</v>
       </c>
       <c r="D70" s="2">
-        <v>100.0</v>
+        <v>17.88</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>145</v>
+      </c>
+      <c r="C71" s="2">
+        <v>0.0</v>
       </c>
       <c r="D71" s="2">
-        <v>100.0</v>
+        <v>18.57</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>147</v>
+      </c>
+      <c r="C72" s="2">
+        <v>2.49</v>
       </c>
       <c r="D72" s="2">
-        <v>100.0</v>
+        <v>18.58</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>149</v>
+      </c>
+      <c r="C73" s="2">
+        <v>42.85</v>
       </c>
       <c r="D73" s="2">
-        <v>100.0</v>
+        <v>18.61</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>151</v>
+      </c>
+      <c r="C74" s="2">
+        <v>117.86</v>
       </c>
       <c r="D74" s="2">
-        <v>100.0</v>
+        <v>18.89</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>153</v>
+      </c>
+      <c r="C75" s="2">
+        <v>1.0</v>
       </c>
       <c r="D75" s="2">
-        <v>100.0</v>
+        <v>19.98</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>155</v>
+      </c>
+      <c r="C76" s="2">
+        <v>0.0</v>
       </c>
       <c r="D76" s="2">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>157</v>
+      </c>
+      <c r="C77" s="2">
+        <v>0.0</v>
       </c>
       <c r="D77" s="2">
-        <v>100.0</v>
+        <v>20.0</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>159</v>
+      </c>
+      <c r="C78" s="2">
+        <v>64.40000000000001</v>
       </c>
       <c r="D78" s="2">
-        <v>100.0</v>
+        <v>20.7</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>161</v>
+      </c>
+      <c r="C79" s="2">
+        <v>0.0</v>
       </c>
       <c r="D79" s="2">
-        <v>100.0</v>
+        <v>26.5</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>163</v>
+      </c>
+      <c r="C80" s="2">
+        <v>0.0</v>
       </c>
       <c r="D80" s="2">
-        <v>100.0</v>
+        <v>27.76</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>165</v>
+      </c>
+      <c r="C81" s="2">
+        <v>0.0</v>
       </c>
       <c r="D81" s="2">
-        <v>100.0</v>
+        <v>30.42</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>167</v>
+      </c>
+      <c r="C82" s="2">
+        <v>543.19000000000005</v>
       </c>
       <c r="D82" s="2">
-        <v>100.0</v>
+        <v>35.43</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>169</v>
+      </c>
+      <c r="C83" s="2">
+        <v>0.0</v>
       </c>
       <c r="D83" s="2">
-        <v>100.0</v>
+        <v>35.77</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>171</v>
+      </c>
+      <c r="C84" s="2">
+        <v>120.34</v>
       </c>
       <c r="D84" s="2">
-        <v>100.0</v>
+        <v>38.56</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>173</v>
+      </c>
+      <c r="C85" s="2">
+        <v>44.69</v>
       </c>
       <c r="D85" s="2">
-        <v>100.0</v>
+        <v>39.19</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>175</v>
+      </c>
+      <c r="C86" s="2">
+        <v>0.0</v>
       </c>
       <c r="D86" s="2">
-        <v>100.0</v>
+        <v>41.22</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>177</v>
+      </c>
+      <c r="C87" s="2">
+        <v>1.17</v>
       </c>
       <c r="D87" s="2">
-        <v>100.0</v>
+        <v>42.62</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>179</v>
+      </c>
+      <c r="C88" s="2">
+        <v>272.87</v>
       </c>
       <c r="D88" s="2">
-        <v>100.0</v>
+        <v>43.18</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>181</v>
+      </c>
+      <c r="C89" s="2">
+        <v>484.19</v>
       </c>
       <c r="D89" s="2">
-        <v>100.0</v>
+        <v>43.64</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>207</v>
+        <v>182</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>183</v>
+      </c>
+      <c r="C90" s="2">
+        <v>484.29000000000002</v>
       </c>
       <c r="D90" s="2">
-        <v>100.0</v>
+        <v>43.65</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>185</v>
+      </c>
+      <c r="C91" s="2">
+        <v>0.0</v>
       </c>
       <c r="D91" s="2">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>213</v>
+        <v>186</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>187</v>
+      </c>
+      <c r="C92" s="2">
+        <v>1.0</v>
       </c>
       <c r="D92" s="2">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>189</v>
+      </c>
+      <c r="C93" s="2">
+        <v>18.84</v>
       </c>
       <c r="D93" s="2">
-        <v>100.0</v>
+        <v>52.4</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>191</v>
+      </c>
+      <c r="C94" s="2">
+        <v>23.94</v>
       </c>
       <c r="D94" s="2">
-        <v>100.0</v>
+        <v>57.99</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>193</v>
+      </c>
+      <c r="C95" s="2">
+        <v>34.34</v>
       </c>
       <c r="D95" s="2">
-        <v>100.0</v>
+        <v>61.86</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>195</v>
+      </c>
+      <c r="C96" s="2">
+        <v>0.0</v>
       </c>
       <c r="D96" s="2">
-        <v>100.0</v>
+        <v>70.42</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
-        <v>228</v>
+        <v>196</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>197</v>
+      </c>
+      <c r="C97" s="2">
+        <v>0.0</v>
       </c>
       <c r="D97" s="2">
-        <v>100.0</v>
+        <v>71.97</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>231</v>
+        <v>198</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>232</v>
+        <v>199</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="D98" s="2">
-        <v>100.0</v>
+        <v>77.81999999999999</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>202</v>
+      </c>
+      <c r="C99" s="2">
+        <v>38.28</v>
       </c>
       <c r="D99" s="2">
-        <v>100.0</v>
+        <v>78.14</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
-        <v>237</v>
+        <v>203</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>204</v>
+      </c>
+      <c r="C100" s="2">
+        <v>0.0</v>
       </c>
       <c r="D100" s="2">
-        <v>100.0</v>
+        <v>80.34999999999999</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>206</v>
+      </c>
+      <c r="C101" s="2">
+        <v>25.22</v>
       </c>
       <c r="D101" s="2">
-        <v>100.0</v>
+        <v>81.89</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
-        <v>243</v>
+        <v>207</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>208</v>
+      </c>
+      <c r="C102" s="2">
+        <v>713.73000000000002</v>
       </c>
       <c r="D102" s="2">
-        <v>100.0</v>
+        <v>82.91</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
-        <v>246</v>
+        <v>209</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>210</v>
+      </c>
+      <c r="C103" s="2">
+        <v>7.22</v>
       </c>
       <c r="D103" s="2">
-        <v>100.0</v>
+        <v>83.56</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>249</v>
+        <v>211</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>212</v>
+      </c>
+      <c r="C104" s="2">
+        <v>553.61000000000001</v>
       </c>
       <c r="D104" s="2">
-        <v>100.0</v>
+        <v>89.64</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
-        <v>252</v>
+        <v>213</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>214</v>
+      </c>
+      <c r="C105" s="2">
+        <v>0.0</v>
       </c>
       <c r="D105" s="2">
-        <v>100.0</v>
+        <v>92.5</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
-        <v>255</v>
+        <v>215</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>216</v>
+      </c>
+      <c r="C106" s="2">
+        <v>0.0</v>
       </c>
       <c r="D106" s="2">
-        <v>100.0</v>
+        <v>95.47</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>258</v>
+        <v>217</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>218</v>
+      </c>
+      <c r="C107" s="2">
+        <v>500.19</v>
       </c>
       <c r="D107" s="2">
-        <v>100.0</v>
+        <v>97.31</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
-        <v>261</v>
+        <v>219</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>220</v>
+      </c>
+      <c r="C108" s="2">
+        <v>654.95000000000005</v>
       </c>
       <c r="D108" s="2">
-        <v>100.0</v>
+        <v>105.099999999999994</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>265</v>
+        <v>222</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>266</v>
+        <v>223</v>
       </c>
       <c r="D109" s="2">
-        <v>100.0</v>
+        <v>105.73</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>267</v>
+        <v>224</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>225</v>
+      </c>
+      <c r="C110" s="2">
+        <v>9.55</v>
       </c>
       <c r="D110" s="2">
-        <v>100.0</v>
+        <v>112.48</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
-        <v>270</v>
+        <v>226</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="D111" s="2">
-        <v>100.0</v>
+        <v>112.97</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
-        <v>273</v>
+        <v>229</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>230</v>
+      </c>
+      <c r="C112" s="2">
+        <v>192.77000000000001</v>
       </c>
       <c r="D112" s="2">
-        <v>100.0</v>
+        <v>114.34999999999999</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>232</v>
+      </c>
+      <c r="C113" s="2">
+        <v>53.060000000000002</v>
       </c>
       <c r="D113" s="2">
-        <v>100.0</v>
+        <v>114.61</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>279</v>
+        <v>233</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>234</v>
+      </c>
+      <c r="C114" s="2">
+        <v>0.0</v>
       </c>
       <c r="D114" s="2">
-        <v>100.0</v>
+        <v>116.87</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>282</v>
+        <v>235</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>236</v>
+      </c>
+      <c r="C115" s="2">
+        <v>0.0</v>
       </c>
       <c r="D115" s="2">
-        <v>100.0</v>
+        <v>117.89</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
-        <v>285</v>
+        <v>237</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>238</v>
+      </c>
+      <c r="C116" s="2">
+        <v>0.0</v>
       </c>
       <c r="D116" s="2">
-        <v>100.0</v>
+        <v>119.40000000000001</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
-        <v>288</v>
+        <v>239</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>240</v>
+      </c>
+      <c r="C117" s="2">
+        <v>3.03</v>
       </c>
       <c r="D117" s="2">
-        <v>100.0</v>
+        <v>121.43000000000001</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2" t="s">
-        <v>291</v>
+        <v>241</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>242</v>
+      </c>
+      <c r="C118" s="2">
+        <v>0.0</v>
       </c>
       <c r="D118" s="2">
-        <v>100.0</v>
+        <v>121.70999999999999</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2" t="s">
-        <v>294</v>
+        <v>243</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>244</v>
+      </c>
+      <c r="C119" s="2">
+        <v>53.54</v>
       </c>
       <c r="D119" s="2">
-        <v>100.0</v>
+        <v>126.41</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2" t="s">
-        <v>297</v>
+        <v>245</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>246</v>
+      </c>
+      <c r="C120" s="2">
+        <v>0.0</v>
       </c>
       <c r="D120" s="2">
-        <v>100.0</v>
+        <v>129.34999999999999</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
-        <v>300</v>
+        <v>247</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>248</v>
+      </c>
+      <c r="C121" s="2">
+        <v>0.0</v>
       </c>
       <c r="D121" s="2">
-        <v>100.0</v>
+        <v>131.34</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
-        <v>303</v>
+        <v>249</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>250</v>
+      </c>
+      <c r="C122" s="2">
+        <v>0.0</v>
       </c>
       <c r="D122" s="2">
-        <v>100.0</v>
+        <v>135.50999999999999</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2" t="s">
-        <v>306</v>
+        <v>251</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>252</v>
+      </c>
+      <c r="C123" s="2">
+        <v>0.0</v>
       </c>
       <c r="D123" s="2">
-        <v>100.0</v>
+        <v>137.97</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
-        <v>309</v>
+        <v>253</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>254</v>
+      </c>
+      <c r="C124" s="2">
+        <v>11.48</v>
       </c>
       <c r="D124" s="2">
-        <v>100.0</v>
+        <v>139.38</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
-        <v>312</v>
+        <v>255</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>256</v>
+      </c>
+      <c r="C125" s="2">
+        <v>5.08</v>
       </c>
       <c r="D125" s="2">
-        <v>100.0</v>
+        <v>139.46000000000001</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
-        <v>315</v>
+        <v>257</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>258</v>
+      </c>
+      <c r="C126" s="2">
+        <v>0.0</v>
       </c>
       <c r="D126" s="2">
-        <v>100.0</v>
+        <v>145.99000000000001</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
-        <v>318</v>
+        <v>259</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>319</v>
+        <v>260</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>320</v>
+        <v>261</v>
       </c>
       <c r="D127" s="2">
-        <v>100.0</v>
+        <v>147.75999999999999</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
-        <v>321</v>
+        <v>262</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>263</v>
+      </c>
+      <c r="C128" s="2">
+        <v>0.0</v>
       </c>
       <c r="D128" s="2">
-        <v>100.0</v>
+        <v>150.69</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2" t="s">
-        <v>324</v>
+        <v>264</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>265</v>
+      </c>
+      <c r="C129" s="2">
+        <v>0.0</v>
       </c>
       <c r="D129" s="2">
-        <v>100.0</v>
+        <v>150.93000000000001</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
-        <v>327</v>
+        <v>266</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>267</v>
+      </c>
+      <c r="C130" s="2">
+        <v>0.0</v>
       </c>
       <c r="D130" s="2">
-        <v>100.0</v>
+        <v>153.72</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2" t="s">
-        <v>330</v>
+        <v>268</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>269</v>
+      </c>
+      <c r="C131" s="2">
+        <v>0.0</v>
       </c>
       <c r="D131" s="2">
-        <v>100.0</v>
+        <v>155.53999999999999</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
-        <v>333</v>
+        <v>270</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>271</v>
+      </c>
+      <c r="C132" s="2">
+        <v>452.72000000000003</v>
       </c>
       <c r="D132" s="2">
-        <v>100.0</v>
+        <v>156.37</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
-        <v>336</v>
+        <v>272</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>273</v>
+      </c>
+      <c r="C133" s="2">
+        <v>407.42000000000002</v>
       </c>
       <c r="D133" s="2">
-        <v>100.0</v>
+        <v>159.19999999999999</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2" t="s">
-        <v>339</v>
+        <v>274</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>275</v>
+      </c>
+      <c r="C134" s="2">
+        <v>0.0</v>
       </c>
       <c r="D134" s="2">
-        <v>100.0</v>
+        <v>161.75</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2" t="s">
-        <v>342</v>
+        <v>276</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>277</v>
+      </c>
+      <c r="C135" s="2">
+        <v>0.0</v>
       </c>
       <c r="D135" s="2">
-        <v>100.0</v>
+        <v>163.41</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2" t="s">
-        <v>345</v>
+        <v>278</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>279</v>
+      </c>
+      <c r="C136" s="2">
+        <v>0.0</v>
       </c>
       <c r="D136" s="2">
-        <v>100.0</v>
+        <v>169.56999999999999</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2" t="s">
-        <v>348</v>
+        <v>280</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>281</v>
+      </c>
+      <c r="C137" s="2">
+        <v>0.0</v>
       </c>
       <c r="D137" s="2">
-        <v>100.0</v>
+        <v>171.94</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2" t="s">
-        <v>351</v>
+        <v>282</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>283</v>
+      </c>
+      <c r="C138" s="2">
+        <v>535.86000000000001</v>
       </c>
       <c r="D138" s="2">
-        <v>100.0</v>
+        <v>173.090000000000003</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>285</v>
+      </c>
+      <c r="C139" s="2">
+        <v>0.92</v>
       </c>
       <c r="D139" s="2">
-        <v>100.0</v>
+        <v>177.77000000000001</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2" t="s">
-        <v>357</v>
+        <v>286</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>358</v>
+        <v>287</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>359</v>
+        <v>288</v>
       </c>
       <c r="D140" s="2">
-        <v>100.0</v>
+        <v>179.63</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2" t="s">
-        <v>360</v>
+        <v>289</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>290</v>
+      </c>
+      <c r="C141" s="2">
+        <v>0.0</v>
       </c>
       <c r="D141" s="2">
-        <v>100.0</v>
+        <v>181.16999999999999</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2" t="s">
-        <v>363</v>
+        <v>291</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>292</v>
+      </c>
+      <c r="C142" s="2">
+        <v>5.6</v>
       </c>
       <c r="D142" s="2">
-        <v>100.0</v>
+        <v>181.46000000000001</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2" t="s">
-        <v>366</v>
+        <v>293</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>367</v>
+        <v>294</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>368</v>
+        <v>295</v>
       </c>
       <c r="D143" s="2">
-        <v>100.0</v>
+        <v>181.84</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2" t="s">
-        <v>369</v>
+        <v>296</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>297</v>
+      </c>
+      <c r="C144" s="2">
+        <v>0.0</v>
       </c>
       <c r="D144" s="2">
-        <v>100.0</v>
+        <v>182.86000000000001</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2" t="s">
-        <v>372</v>
+        <v>298</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>299</v>
+      </c>
+      <c r="C145" s="2">
+        <v>0.0</v>
       </c>
       <c r="D145" s="2">
-        <v>100.0</v>
+        <v>188.25</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2" t="s">
-        <v>375</v>
+        <v>300</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>376</v>
+        <v>301</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>377</v>
+        <v>302</v>
       </c>
       <c r="D146" s="2">
-        <v>100.0</v>
+        <v>190.0</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2" t="s">
-        <v>378</v>
+        <v>303</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>304</v>
+      </c>
+      <c r="C147" s="2">
+        <v>0.0</v>
       </c>
       <c r="D147" s="2">
-        <v>100.0</v>
+        <v>190.99000000000001</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2" t="s">
-        <v>381</v>
+        <v>305</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>382</v>
+        <v>306</v>
       </c>
       <c r="C148" s="2">
-        <v>0.0</v>
+        <v>0.81</v>
       </c>
       <c r="D148" s="2">
-        <v>100.0</v>
+        <v>191.68000000000001</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2" t="s">
-        <v>383</v>
+        <v>307</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>308</v>
+      </c>
+      <c r="C149" s="2">
+        <v>1.15</v>
       </c>
       <c r="D149" s="2">
-        <v>100.0</v>
+        <v>192.94</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2" t="s">
-        <v>386</v>
+        <v>309</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>310</v>
+      </c>
+      <c r="C150" s="2">
+        <v>0.0</v>
       </c>
       <c r="D150" s="2">
-        <v>100.0</v>
+        <v>193.83000000000001</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2" t="s">
-        <v>389</v>
+        <v>311</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>312</v>
+      </c>
+      <c r="C151" s="2">
+        <v>0.0</v>
       </c>
       <c r="D151" s="2">
-        <v>100.0</v>
+        <v>194.97999999999999</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2" t="s">
-        <v>392</v>
+        <v>313</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>393</v>
+        <v>314</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>394</v>
+        <v>315</v>
       </c>
       <c r="D152" s="2">
-        <v>100.0</v>
+        <v>197.22999999999999</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2" t="s">
-        <v>395</v>
+        <v>316</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>317</v>
+      </c>
+      <c r="C153" s="2">
+        <v>0.0</v>
       </c>
       <c r="D153" s="2">
-        <v>100.0</v>
+        <v>197.33000000000001</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2" t="s">
-        <v>398</v>
+        <v>318</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>319</v>
+      </c>
+      <c r="C154" s="2">
+        <v>5.65</v>
       </c>
       <c r="D154" s="2">
-        <v>100.0</v>
+        <v>197.43000000000001</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2" t="s">
-        <v>401</v>
+        <v>320</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>321</v>
+      </c>
+      <c r="C155" s="2">
+        <v>0.0</v>
       </c>
       <c r="D155" s="2">
-        <v>100.0</v>
+        <v>197.83000000000001</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
-        <v>404</v>
+        <v>322</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>323</v>
+      </c>
+      <c r="C156" s="2">
+        <v>0.99</v>
       </c>
       <c r="D156" s="2">
-        <v>100.0</v>
+        <v>199.099999999999994</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
-        <v>407</v>
+        <v>324</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>325</v>
+      </c>
+      <c r="C157" s="2">
+        <v>0.0</v>
       </c>
       <c r="D157" s="2">
-        <v>100.0</v>
+        <v>199.87</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>327</v>
+      </c>
+      <c r="C158" s="2">
+        <v>0.0</v>
       </c>
       <c r="D158" s="2">
-        <v>100.0</v>
+        <v>200.33000000000001</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
-        <v>413</v>
+        <v>328</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>329</v>
+      </c>
+      <c r="C159" s="2">
+        <v>44.87</v>
       </c>
       <c r="D159" s="2">
-        <v>100.0</v>
+        <v>205.93000000000001</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>331</v>
+      </c>
+      <c r="C160" s="2">
+        <v>0.81</v>
       </c>
       <c r="D160" s="2">
-        <v>100.0</v>
+        <v>206.080000000000013</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
-        <v>419</v>
+        <v>332</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>333</v>
+      </c>
+      <c r="C161" s="2">
+        <v>0.78</v>
       </c>
       <c r="D161" s="2">
-        <v>100.0</v>
+        <v>206.25999999999999</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>335</v>
+      </c>
+      <c r="C162" s="2">
+        <v>0.0</v>
       </c>
       <c r="D162" s="2">
-        <v>100.0</v>
+        <v>206.37</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2" t="s">
-        <v>425</v>
+        <v>336</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>337</v>
+      </c>
+      <c r="C163" s="2">
+        <v>450.83999999999997</v>
       </c>
       <c r="D163" s="2">
-        <v>100.0</v>
+        <v>206.38999999999999</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2" t="s">
-        <v>428</v>
+        <v>338</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>339</v>
+      </c>
+      <c r="C164" s="2">
+        <v>0.98</v>
       </c>
       <c r="D164" s="2">
-        <v>100.0</v>
+        <v>206.40000000000001</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2" t="s">
-        <v>431</v>
+        <v>340</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>341</v>
+      </c>
+      <c r="C165" s="2">
+        <v>0.0</v>
       </c>
       <c r="D165" s="2">
-        <v>100.0</v>
+        <v>207.080000000000013</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2" t="s">
-        <v>434</v>
+        <v>342</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>343</v>
+      </c>
+      <c r="C166" s="2">
+        <v>0.0</v>
       </c>
       <c r="D166" s="2">
-        <v>100.0</v>
+        <v>207.63999999999999</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2" t="s">
-        <v>437</v>
+        <v>344</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>345</v>
+      </c>
+      <c r="C167" s="2">
+        <v>0.0</v>
       </c>
       <c r="D167" s="2">
-        <v>100.0</v>
+        <v>207.66</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>440</v>
+        <v>346</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>347</v>
+      </c>
+      <c r="C168" s="2">
+        <v>0.0</v>
       </c>
       <c r="D168" s="2">
-        <v>100.0</v>
+        <v>207.66</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>443</v>
+        <v>348</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>349</v>
+      </c>
+      <c r="C169" s="2">
+        <v>735.13</v>
       </c>
       <c r="D169" s="2">
-        <v>100.0</v>
+        <v>207.66</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2" t="s">
-        <v>446</v>
+        <v>350</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>351</v>
+      </c>
+      <c r="C170" s="2">
+        <v>26.18</v>
       </c>
       <c r="D170" s="2">
-        <v>100.0</v>
+        <v>207.83000000000001</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2" t="s">
-        <v>449</v>
+        <v>352</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>353</v>
+      </c>
+      <c r="C171" s="2">
+        <v>0.0</v>
       </c>
       <c r="D171" s="2">
-        <v>100.0</v>
+        <v>207.90000000000001</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>452</v>
+        <v>354</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>355</v>
+      </c>
+      <c r="C172" s="2">
+        <v>337.5</v>
       </c>
       <c r="D172" s="2">
-        <v>100.0</v>
+        <v>208.18000000000001</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>455</v>
+        <v>356</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>357</v>
+      </c>
+      <c r="C173" s="2">
+        <v>0.0</v>
       </c>
       <c r="D173" s="2">
-        <v>100.0</v>
+        <v>208.43000000000001</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
-        <v>458</v>
+        <v>358</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>359</v>
+      </c>
+      <c r="C174" s="2">
+        <v>0.0</v>
       </c>
       <c r="D174" s="2">
-        <v>100.0</v>
+        <v>208.75</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>461</v>
+        <v>360</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>361</v>
+      </c>
+      <c r="C175" s="2">
+        <v>167.49000000000001</v>
       </c>
       <c r="D175" s="2">
-        <v>100.0</v>
+        <v>208.87</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>464</v>
+        <v>362</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>363</v>
+      </c>
+      <c r="C176" s="2">
+        <v>0.0</v>
       </c>
       <c r="D176" s="2">
-        <v>100.0</v>
+        <v>209.43000000000001</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>467</v>
+        <v>364</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>365</v>
+      </c>
+      <c r="C177" s="2">
+        <v>0.0</v>
       </c>
       <c r="D177" s="2">
-        <v>100.0</v>
+        <v>209.63</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>470</v>
+        <v>366</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>367</v>
+      </c>
+      <c r="C178" s="2">
+        <v>10.51</v>
       </c>
       <c r="D178" s="2">
-        <v>100.0</v>
+        <v>209.99000000000001</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>473</v>
+        <v>368</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>369</v>
+      </c>
+      <c r="C179" s="2">
+        <v>0.0</v>
       </c>
       <c r="D179" s="2">
-        <v>100.0</v>
+        <v>210.060000000000002</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2" t="s">
-        <v>476</v>
+        <v>370</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>371</v>
+      </c>
+      <c r="C180" s="2">
+        <v>0.0</v>
       </c>
       <c r="D180" s="2">
-        <v>100.0</v>
+        <v>210.069999999999993</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
-        <v>479</v>
+        <v>372</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>373</v>
+      </c>
+      <c r="C181" s="2">
+        <v>0.0</v>
       </c>
       <c r="D181" s="2">
-        <v>100.0</v>
+        <v>210.21000000000001</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="2" t="s">
-        <v>482</v>
+        <v>374</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>375</v>
+      </c>
+      <c r="C182" s="2">
+        <v>0.0</v>
       </c>
       <c r="D182" s="2">
-        <v>100.0</v>
+        <v>210.99000000000001</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2" t="s">
-        <v>485</v>
+        <v>376</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>377</v>
+      </c>
+      <c r="C183" s="2">
+        <v>0.0</v>
       </c>
       <c r="D183" s="2">
-        <v>100.0</v>
+        <v>211.22999999999999</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
-        <v>488</v>
+        <v>378</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>379</v>
+      </c>
+      <c r="C184" s="2">
+        <v>0.0</v>
       </c>
       <c r="D184" s="2">
-        <v>100.0</v>
+        <v>211.47999999999999</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
-        <v>491</v>
+        <v>380</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>381</v>
+      </c>
+      <c r="C185" s="2">
+        <v>0.0</v>
       </c>
       <c r="D185" s="2">
-        <v>100.0</v>
+        <v>211.50999999999999</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
-        <v>494</v>
+        <v>382</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>496</v>
+        <v>383</v>
+      </c>
+      <c r="C186" s="2">
+        <v>2.89</v>
       </c>
       <c r="D186" s="2">
-        <v>100.0</v>
+        <v>214.68000000000001</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
-        <v>497</v>
+        <v>384</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>385</v>
+      </c>
+      <c r="C187" s="2">
+        <v>2.29</v>
       </c>
       <c r="D187" s="2">
-        <v>100.0</v>
+        <v>214.78</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
-        <v>500</v>
+        <v>386</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>387</v>
+      </c>
+      <c r="C188" s="2">
+        <v>2.19</v>
       </c>
       <c r="D188" s="2">
-        <v>100.0</v>
+        <v>214.96000000000001</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
-        <v>503</v>
+        <v>388</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>389</v>
+      </c>
+      <c r="C189" s="2">
+        <v>0.0</v>
       </c>
       <c r="D189" s="2">
-        <v>100.0</v>
+        <v>216.36000000000001</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
-        <v>506</v>
+        <v>390</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>391</v>
+      </c>
+      <c r="C190" s="2">
+        <v>201.0099999999999909</v>
       </c>
       <c r="D190" s="2">
-        <v>100.0</v>
+        <v>218.50999999999999</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2" t="s">
-        <v>509</v>
+        <v>392</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>393</v>
+      </c>
+      <c r="C191" s="2">
+        <v>5.34</v>
       </c>
       <c r="D191" s="2">
-        <v>100.0</v>
+        <v>221.44999999999999</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2" t="s">
-        <v>512</v>
+        <v>394</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>395</v>
+      </c>
+      <c r="C192" s="2">
+        <v>5.34</v>
       </c>
       <c r="D192" s="2">
-        <v>100.0</v>
+        <v>221.50999999999999</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2" t="s">
-        <v>515</v>
+        <v>396</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>397</v>
+      </c>
+      <c r="C193" s="2">
+        <v>0.0</v>
       </c>
       <c r="D193" s="2">
-        <v>100.0</v>
+        <v>222.19</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2" t="s">
-        <v>518</v>
+        <v>398</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>399</v>
+      </c>
+      <c r="C194" s="2">
+        <v>412.63</v>
       </c>
       <c r="D194" s="2">
-        <v>100.0</v>
+        <v>224.66999999999999</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2" t="s">
-        <v>521</v>
+        <v>400</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>401</v>
+      </c>
+      <c r="C195" s="2">
+        <v>10.5</v>
       </c>
       <c r="D195" s="2">
-        <v>100.0</v>
+        <v>228.18000000000001</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2" t="s">
-        <v>524</v>
+        <v>402</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>403</v>
+      </c>
+      <c r="C196" s="2">
+        <v>74.11</v>
       </c>
       <c r="D196" s="2">
-        <v>100.0</v>
+        <v>232.38999999999999</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
-        <v>527</v>
+        <v>404</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>405</v>
+      </c>
+      <c r="C197" s="2">
+        <v>4.86</v>
       </c>
       <c r="D197" s="2">
-        <v>100.0</v>
+        <v>234.53999999999999</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2" t="s">
-        <v>530</v>
+        <v>406</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>407</v>
+      </c>
+      <c r="C198" s="2">
+        <v>968.10000000000002</v>
       </c>
       <c r="D198" s="2">
-        <v>100.0</v>
+        <v>239.91</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2" t="s">
-        <v>533</v>
+        <v>408</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>409</v>
+      </c>
+      <c r="C199" s="2">
+        <v>0.0</v>
       </c>
       <c r="D199" s="2">
-        <v>100.0</v>
+        <v>245.88999999999999</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2" t="s">
-        <v>536</v>
+        <v>410</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>411</v>
+      </c>
+      <c r="C200" s="2">
+        <v>0.0</v>
       </c>
       <c r="D200" s="2">
-        <v>100.0</v>
+        <v>246.69999999999999</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2" t="s">
-        <v>539</v>
+        <v>412</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>413</v>
+      </c>
+      <c r="C201" s="2">
+        <v>17.62</v>
       </c>
       <c r="D201" s="2">
-        <v>100.0</v>
+        <v>247.52000000000001</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
-        <v>542</v>
+        <v>414</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>415</v>
+      </c>
+      <c r="C202" s="2">
+        <v>51.44</v>
       </c>
       <c r="D202" s="2">
-        <v>100.0</v>
+        <v>247.63</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
-        <v>545</v>
+        <v>416</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>417</v>
+      </c>
+      <c r="C203" s="2">
+        <v>0.0</v>
       </c>
       <c r="D203" s="2">
-        <v>100.0</v>
+        <v>247.69999999999999</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>548</v>
+        <v>418</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>549</v>
+        <v>419</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>550</v>
+        <v>420</v>
       </c>
       <c r="D204" s="2">
-        <v>100.0</v>
+        <v>247.77000000000001</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>551</v>
+        <v>421</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>422</v>
+      </c>
+      <c r="C205" s="2">
+        <v>5.73</v>
       </c>
       <c r="D205" s="2">
-        <v>100.0</v>
+        <v>249.97</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>554</v>
+        <v>423</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>424</v>
+      </c>
+      <c r="C206" s="2">
+        <v>0.0</v>
       </c>
       <c r="D206" s="2">
-        <v>100.0</v>
+        <v>250.53999999999999</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
-        <v>557</v>
+        <v>425</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>558</v>
+        <v>426</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>559</v>
+        <v>427</v>
       </c>
       <c r="D207" s="2">
-        <v>100.0</v>
+        <v>250.58000000000001</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
-        <v>560</v>
+        <v>428</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>429</v>
+      </c>
+      <c r="C208" s="2">
+        <v>8.98</v>
       </c>
       <c r="D208" s="2">
-        <v>100.0</v>
+        <v>250.63</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
-        <v>563</v>
+        <v>430</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>431</v>
+      </c>
+      <c r="C209" s="2">
+        <v>7.5</v>
       </c>
       <c r="D209" s="2">
-        <v>100.0</v>
+        <v>251.16999999999999</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
-        <v>566</v>
+        <v>432</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>433</v>
+      </c>
+      <c r="C210" s="2">
+        <v>9.91</v>
       </c>
       <c r="D210" s="2">
-        <v>100.0</v>
+        <v>251.19999999999999</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>569</v>
+        <v>434</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>570</v>
+        <v>435</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>571</v>
+        <v>436</v>
       </c>
       <c r="D211" s="2">
-        <v>100.0</v>
+        <v>252.59</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>572</v>
+        <v>437</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>438</v>
+      </c>
+      <c r="C212" s="2">
+        <v>0.0</v>
       </c>
       <c r="D212" s="2">
-        <v>100.0</v>
+        <v>253.18000000000001</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>575</v>
+        <v>439</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>440</v>
+      </c>
+      <c r="C213" s="2">
+        <v>479.91000000000003</v>
       </c>
       <c r="D213" s="2">
-        <v>100.0</v>
+        <v>253.53999999999999</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>578</v>
+        <v>441</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>442</v>
+      </c>
+      <c r="C214" s="2">
+        <v>8.36</v>
       </c>
       <c r="D214" s="2">
-        <v>100.0</v>
+        <v>254.72999999999999</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>581</v>
+        <v>443</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>444</v>
+      </c>
+      <c r="C215" s="2">
+        <v>0.0</v>
       </c>
       <c r="D215" s="2">
-        <v>100.0</v>
+        <v>254.77000000000001</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
-        <v>584</v>
+        <v>445</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>446</v>
+      </c>
+      <c r="C216" s="2">
+        <v>0.0</v>
       </c>
       <c r="D216" s="2">
-        <v>100.0</v>
+        <v>255.21000000000001</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
-        <v>587</v>
+        <v>447</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>448</v>
+      </c>
+      <c r="C217" s="2">
+        <v>0.0</v>
       </c>
       <c r="D217" s="2">
-        <v>100.0</v>
+        <v>256.86000000000001</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2" t="s">
-        <v>590</v>
+        <v>449</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>591</v>
+        <v>450</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>592</v>
+        <v>451</v>
       </c>
       <c r="D218" s="2">
-        <v>100.0</v>
+        <v>256.94999999999999</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>593</v>
+        <v>452</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>453</v>
+      </c>
+      <c r="C219" s="2">
+        <v>2.0</v>
       </c>
       <c r="D219" s="2">
-        <v>100.0</v>
+        <v>261.089999999999975</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>596</v>
+        <v>454</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>597</v>
+        <v>455</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>598</v>
+        <v>456</v>
       </c>
       <c r="D220" s="2">
-        <v>100.0</v>
+        <v>262.25</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>599</v>
+        <v>457</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>600</v>
+        <v>458</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>601</v>
+        <v>459</v>
       </c>
       <c r="D221" s="2">
-        <v>100.0</v>
+        <v>262.68000000000001</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>602</v>
+        <v>460</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>603</v>
+        <v>461</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>604</v>
+        <v>462</v>
       </c>
       <c r="D222" s="2">
-        <v>100.0</v>
+        <v>262.99000000000001</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>605</v>
+        <v>463</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>606</v>
+        <v>464</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>607</v>
+        <v>465</v>
       </c>
       <c r="D223" s="2">
-        <v>100.0</v>
+        <v>263.23000000000002</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>608</v>
+        <v>466</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>610</v>
+        <v>467</v>
+      </c>
+      <c r="C224" s="2">
+        <v>0.0</v>
       </c>
       <c r="D224" s="2">
-        <v>100.0</v>
+        <v>264.50999999999999</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>611</v>
+        <v>468</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>469</v>
+      </c>
+      <c r="C225" s="2">
+        <v>169.53</v>
       </c>
       <c r="D225" s="2">
-        <v>100.0</v>
+        <v>264.69</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>614</v>
+        <v>470</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>615</v>
+        <v>471</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>616</v>
+        <v>472</v>
       </c>
       <c r="D226" s="2">
-        <v>100.0</v>
+        <v>267.72000000000003</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="2" t="s">
-        <v>617</v>
+        <v>473</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>474</v>
+      </c>
+      <c r="C227" s="2">
+        <v>0.0</v>
       </c>
       <c r="D227" s="2">
-        <v>100.0</v>
+        <v>268.61000000000001</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2" t="s">
-        <v>620</v>
+        <v>475</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>476</v>
+      </c>
+      <c r="C228" s="2">
+        <v>9.26</v>
       </c>
       <c r="D228" s="2">
-        <v>100.0</v>
+        <v>273.79000000000002</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
-        <v>623</v>
+        <v>477</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>478</v>
+      </c>
+      <c r="C229" s="2">
+        <v>454.0099999999999909</v>
       </c>
       <c r="D229" s="2">
-        <v>100.0</v>
+        <v>275.32999999999998</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2" t="s">
-        <v>626</v>
+        <v>479</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>627</v>
+        <v>480</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>628</v>
+        <v>481</v>
       </c>
       <c r="D230" s="2">
-        <v>100.0</v>
+        <v>275.60000000000002</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2" t="s">
-        <v>629</v>
+        <v>482</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>630</v>
+        <v>483</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>631</v>
+        <v>484</v>
       </c>
       <c r="D231" s="2">
-        <v>100.0</v>
+        <v>276.24000000000001</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
-        <v>632</v>
+        <v>485</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>486</v>
+      </c>
+      <c r="C232" s="2">
+        <v>79.22</v>
       </c>
       <c r="D232" s="2">
-        <v>100.0</v>
+        <v>278.23000000000002</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2" t="s">
-        <v>635</v>
+        <v>487</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>488</v>
+      </c>
+      <c r="C233" s="2">
+        <v>0.0</v>
       </c>
       <c r="D233" s="2">
-        <v>100.0</v>
+        <v>278.83999999999997</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2" t="s">
-        <v>638</v>
+        <v>489</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>490</v>
+      </c>
+      <c r="C234" s="2">
+        <v>32.42</v>
       </c>
       <c r="D234" s="2">
-        <v>100.0</v>
+        <v>281.14999999999998</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2" t="s">
-        <v>641</v>
+        <v>491</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>642</v>
+        <v>492</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>643</v>
+        <v>493</v>
       </c>
       <c r="D235" s="2">
-        <v>100.0</v>
+        <v>281.79000000000002</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2" t="s">
-        <v>644</v>
+        <v>494</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>495</v>
+      </c>
+      <c r="C236" s="2">
+        <v>0.0</v>
       </c>
       <c r="D236" s="2">
-        <v>100.0</v>
+        <v>282.14999999999998</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2" t="s">
-        <v>647</v>
+        <v>496</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>497</v>
+      </c>
+      <c r="C237" s="2">
+        <v>0.0</v>
       </c>
       <c r="D237" s="2">
-        <v>100.0</v>
+        <v>283.82999999999998</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2" t="s">
-        <v>650</v>
+        <v>498</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>499</v>
+      </c>
+      <c r="C238" s="2">
+        <v>382.12</v>
       </c>
       <c r="D238" s="2">
-        <v>100.0</v>
+        <v>283.83999999999997</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2" t="s">
-        <v>653</v>
+        <v>500</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>501</v>
+      </c>
+      <c r="C239" s="2">
+        <v>10.050000000000001</v>
       </c>
       <c r="D239" s="2">
-        <v>100.0</v>
+        <v>285.56</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2" t="s">
-        <v>656</v>
+        <v>502</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>503</v>
+      </c>
+      <c r="C240" s="2">
+        <v>0.0</v>
       </c>
       <c r="D240" s="2">
-        <v>100.0</v>
+        <v>288.81</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2" t="s">
-        <v>659</v>
+        <v>504</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>505</v>
+      </c>
+      <c r="C241" s="2">
+        <v>24.1</v>
       </c>
       <c r="D241" s="2">
-        <v>100.0</v>
+        <v>289.38999999999999</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>662</v>
+        <v>506</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>507</v>
+      </c>
+      <c r="C242" s="2">
+        <v>0.0</v>
       </c>
       <c r="D242" s="2">
-        <v>100.0</v>
+        <v>290.69999999999999</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2" t="s">
-        <v>665</v>
+        <v>508</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>666</v>
+        <v>509</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>667</v>
+        <v>510</v>
       </c>
       <c r="D243" s="2">
-        <v>100.0</v>
+        <v>291.32999999999998</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2" t="s">
-        <v>668</v>
+        <v>511</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>512</v>
+      </c>
+      <c r="C244" s="2">
+        <v>142.16</v>
       </c>
       <c r="D244" s="2">
-        <v>100.0</v>
+        <v>293.0099999999999909</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>671</v>
+        <v>513</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>514</v>
+      </c>
+      <c r="C245" s="2">
+        <v>87.2</v>
       </c>
       <c r="D245" s="2">
-        <v>100.0</v>
+        <v>293.45999999999998</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>674</v>
+        <v>515</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>516</v>
+      </c>
+      <c r="C246" s="2">
+        <v>0.0</v>
       </c>
       <c r="D246" s="2">
-        <v>100.0</v>
+        <v>293.62</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2" t="s">
-        <v>677</v>
+        <v>517</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>518</v>
+      </c>
+      <c r="C247" s="2">
+        <v>0.0</v>
       </c>
       <c r="D247" s="2">
-        <v>100.0</v>
+        <v>294.52999999999997</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>680</v>
+        <v>519</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>681</v>
+        <v>520</v>
       </c>
       <c r="C248" s="2">
-        <v>654.95000000000005</v>
+        <v>0.0</v>
       </c>
       <c r="D248" s="2">
-        <v>105.099999999999994</v>
+        <v>294.81</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>682</v>
+        <v>521</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>522</v>
+      </c>
+      <c r="C249" s="2">
+        <v>0.0</v>
       </c>
       <c r="D249" s="2">
-        <v>105.73</v>
+        <v>294.88</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2" t="s">
-        <v>685</v>
+        <v>523</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>686</v>
+        <v>524</v>
       </c>
       <c r="C250" s="2">
-        <v>0.0</v>
+        <v>1.65</v>
       </c>
       <c r="D250" s="2">
-        <v>112.48</v>
+        <v>296.82999999999998</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="2" t="s">
-        <v>687</v>
+        <v>525</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>688</v>
+        <v>526</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>689</v>
+        <v>527</v>
       </c>
       <c r="D251" s="2">
-        <v>112.95999999999999</v>
+        <v>298.62</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2" t="s">
-        <v>690</v>
+        <v>528</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>529</v>
+      </c>
+      <c r="C252" s="2">
+        <v>94.56</v>
       </c>
       <c r="D252" s="2">
-        <v>112.97</v>
+        <v>299.38999999999999</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="2" t="s">
-        <v>693</v>
+        <v>530</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>531</v>
+      </c>
+      <c r="C253" s="2">
+        <v>829.47000000000003</v>
       </c>
       <c r="D253" s="2">
-        <v>114.22</v>
+        <v>299.87</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2" t="s">
-        <v>696</v>
+        <v>532</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>697</v>
+        <v>533</v>
       </c>
       <c r="C254" s="2">
         <v>0.0</v>
       </c>
       <c r="D254" s="2">
-        <v>114.34999999999999</v>
+        <v>303.49000000000001</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2" t="s">
-        <v>698</v>
+        <v>534</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>699</v>
+        <v>535</v>
       </c>
       <c r="C255" s="2">
         <v>0.0</v>
       </c>
       <c r="D255" s="2">
-        <v>114.61</v>
+        <v>305.23000000000002</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2" t="s">
-        <v>700</v>
+        <v>536</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>537</v>
+      </c>
+      <c r="C256" s="2">
+        <v>0.0</v>
       </c>
       <c r="D256" s="2">
-        <v>116.59999999999999</v>
+        <v>306.11000000000001</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2" t="s">
-        <v>703</v>
+        <v>538</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>704</v>
+        <v>539</v>
       </c>
       <c r="C257" s="2">
-        <v>0.0</v>
+        <v>110.41</v>
       </c>
       <c r="D257" s="2">
-        <v>116.87</v>
+        <v>306.50999999999999</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2" t="s">
-        <v>705</v>
+        <v>540</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>706</v>
+        <v>541</v>
       </c>
       <c r="C258" s="2">
         <v>0.0</v>
       </c>
       <c r="D258" s="2">
-        <v>117.18000000000001</v>
+        <v>307.0099999999999909</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2" t="s">
-        <v>707</v>
+        <v>542</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>708</v>
+        <v>543</v>
       </c>
       <c r="C259" s="2">
-        <v>0.0</v>
+        <v>340.22000000000003</v>
       </c>
       <c r="D259" s="2">
-        <v>117.43000000000001</v>
+        <v>308.25</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="2" t="s">
-        <v>709</v>
+        <v>544</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>545</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>546</v>
       </c>
       <c r="D260" s="2">
-        <v>117.89</v>
+        <v>309.61000000000001</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="2" t="s">
-        <v>711</v>
+        <v>547</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>712</v>
+        <v>548</v>
       </c>
       <c r="C261" s="2">
         <v>0.0</v>
       </c>
       <c r="D261" s="2">
-        <v>119.40000000000001</v>
+        <v>310.81</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="2" t="s">
-        <v>713</v>
+        <v>549</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>714</v>
+        <v>550</v>
       </c>
       <c r="C262" s="2">
-        <v>0.0</v>
+        <v>127.36</v>
       </c>
       <c r="D262" s="2">
-        <v>121.43000000000001</v>
+        <v>312.39999999999998</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="2" t="s">
-        <v>715</v>
+        <v>551</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>716</v>
+        <v>552</v>
       </c>
       <c r="C263" s="2">
-        <v>0.0</v>
+        <v>819.25999999999999</v>
       </c>
       <c r="D263" s="2">
-        <v>121.70999999999999</v>
+        <v>314.79000000000002</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="2" t="s">
-        <v>717</v>
+        <v>553</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>554</v>
+      </c>
+      <c r="C264" s="2">
+        <v>183.53999999999999</v>
       </c>
       <c r="D264" s="2">
-        <v>122.27</v>
+        <v>316.73000000000002</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="2" t="s">
-        <v>720</v>
+        <v>555</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>556</v>
+      </c>
+      <c r="C265" s="2">
+        <v>183.69999999999999</v>
       </c>
       <c r="D265" s="2">
-        <v>122.40000000000001</v>
+        <v>316.87</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="2" t="s">
-        <v>723</v>
+        <v>557</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>558</v>
+      </c>
+      <c r="C266" s="2">
+        <v>44.68</v>
       </c>
       <c r="D266" s="2">
-        <v>122.64</v>
+        <v>317.27999999999997</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="2" t="s">
-        <v>726</v>
+        <v>559</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>560</v>
+      </c>
+      <c r="C267" s="2">
+        <v>80.65000000000001</v>
       </c>
       <c r="D267" s="2">
-        <v>125.27</v>
+        <v>317.81999999999999</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="2" t="s">
-        <v>729</v>
+        <v>561</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>730</v>
+        <v>562</v>
       </c>
       <c r="C268" s="2">
-        <v>0.0</v>
+        <v>104.47</v>
       </c>
       <c r="D268" s="2">
-        <v>126.41</v>
+        <v>318.88999999999999</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2" t="s">
-        <v>731</v>
+        <v>563</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>732</v>
+        <v>564</v>
       </c>
       <c r="C269" s="2">
         <v>0.0</v>
       </c>
       <c r="D269" s="2">
-        <v>129.34999999999999</v>
+        <v>321.69</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2" t="s">
-        <v>733</v>
+        <v>565</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>734</v>
+        <v>566</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>735</v>
+        <v>567</v>
       </c>
       <c r="D270" s="2">
-        <v>130.34999999999999</v>
+        <v>322.29000000000002</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2" t="s">
-        <v>736</v>
+        <v>568</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>737</v>
+        <v>569</v>
       </c>
       <c r="C271" s="2">
-        <v>0.0</v>
+        <v>628.89999999999998</v>
       </c>
       <c r="D271" s="2">
-        <v>131.34</v>
+        <v>322.88999999999999</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="2" t="s">
-        <v>738</v>
+        <v>570</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>739</v>
+        <v>571</v>
       </c>
       <c r="C272" s="2">
-        <v>0.0</v>
+        <v>126.59</v>
       </c>
       <c r="D272" s="2">
-        <v>134.28999999999999</v>
+        <v>324.45999999999998</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="2" t="s">
-        <v>740</v>
+        <v>572</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>573</v>
+      </c>
+      <c r="C273" s="2">
+        <v>0.0</v>
       </c>
       <c r="D273" s="2">
-        <v>135.41</v>
+        <v>328.47000000000003</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="2" t="s">
-        <v>743</v>
+        <v>574</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>744</v>
+        <v>575</v>
       </c>
       <c r="C274" s="2">
-        <v>0.0</v>
+        <v>15.79</v>
       </c>
       <c r="D274" s="2">
-        <v>135.50999999999999</v>
+        <v>331.91000000000003</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="2" t="s">
-        <v>745</v>
+        <v>576</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>577</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>578</v>
       </c>
       <c r="D275" s="2">
-        <v>137.97</v>
+        <v>333.63999999999999</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="2" t="s">
-        <v>747</v>
+        <v>579</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>748</v>
+        <v>580</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>749</v>
+        <v>581</v>
       </c>
       <c r="D276" s="2">
-        <v>138.0099999999999909</v>
+        <v>337.13999999999999</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2" t="s">
-        <v>750</v>
+        <v>582</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>751</v>
+        <v>583</v>
       </c>
       <c r="C277" s="2">
-        <v>0.0</v>
+        <v>2.85</v>
       </c>
       <c r="D277" s="2">
-        <v>139.38</v>
+        <v>337.25999999999999</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="2" t="s">
-        <v>752</v>
+        <v>584</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>753</v>
+        <v>585</v>
       </c>
       <c r="C278" s="2">
-        <v>0.0</v>
+        <v>65.93000000000001</v>
       </c>
       <c r="D278" s="2">
-        <v>139.46000000000001</v>
+        <v>341.18000000000001</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2" t="s">
-        <v>754</v>
+        <v>586</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>587</v>
+      </c>
+      <c r="C279" s="2">
+        <v>135.80000000000001</v>
       </c>
       <c r="D279" s="2">
-        <v>142.75</v>
+        <v>342.62</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2" t="s">
-        <v>757</v>
+        <v>588</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>678.96000000000004</v>
+        <v>589</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>590</v>
       </c>
       <c r="D280" s="2">
-        <v>145.0</v>
+        <v>344.79000000000002</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2" t="s">
-        <v>759</v>
+        <v>591</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>760</v>
+        <v>592</v>
       </c>
       <c r="C281" s="2">
-        <v>0.0</v>
+        <v>814.85000000000002</v>
       </c>
       <c r="D281" s="2">
-        <v>145.99000000000001</v>
+        <v>344.95999999999998</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="2" t="s">
-        <v>761</v>
+        <v>593</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>594</v>
+      </c>
+      <c r="C282" s="2">
+        <v>0.88</v>
       </c>
       <c r="D282" s="2">
-        <v>146.55000000000001</v>
+        <v>349.019999999999982</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="2" t="s">
-        <v>764</v>
+        <v>595</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>596</v>
+      </c>
+      <c r="C283" s="2">
+        <v>5.56</v>
       </c>
       <c r="D283" s="2">
-        <v>147.75999999999999</v>
+        <v>352.31999999999999</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="2" t="s">
-        <v>767</v>
+        <v>597</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>598</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>599</v>
       </c>
       <c r="D284" s="2">
-        <v>150.47999999999999</v>
+        <v>353.43000000000001</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2" t="s">
-        <v>769</v>
+        <v>600</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>770</v>
+        <v>601</v>
       </c>
       <c r="C285" s="2">
-        <v>0.0</v>
+        <v>62.060000000000002</v>
       </c>
       <c r="D285" s="2">
-        <v>150.69</v>
+        <v>354.45999999999998</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2" t="s">
-        <v>771</v>
+        <v>602</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>772</v>
+        <v>603</v>
       </c>
       <c r="C286" s="2">
-        <v>0.0</v>
+        <v>2.54</v>
       </c>
       <c r="D286" s="2">
-        <v>150.93000000000001</v>
+        <v>359.49000000000001</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2" t="s">
-        <v>773</v>
+        <v>604</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>774</v>
-[...2 lines deleted...]
-        <v>775</v>
+        <v>605</v>
+      </c>
+      <c r="C287" s="2">
+        <v>0.71</v>
       </c>
       <c r="D287" s="2">
-        <v>151.050000000000011</v>
+        <v>361.35000000000002</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="2" t="s">
-        <v>776</v>
+        <v>606</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>607</v>
+      </c>
+      <c r="C288" s="2">
+        <v>274.04000000000002</v>
       </c>
       <c r="D288" s="2">
-        <v>152.88</v>
+        <v>374.18000000000001</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="2" t="s">
-        <v>779</v>
+        <v>608</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>609</v>
+      </c>
+      <c r="C289" s="2">
+        <v>0.0</v>
       </c>
       <c r="D289" s="2">
-        <v>152.91</v>
+        <v>377.089999999999975</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="2" t="s">
-        <v>782</v>
+        <v>610</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>611</v>
+      </c>
+      <c r="C290" s="2">
+        <v>890.45000000000005</v>
       </c>
       <c r="D290" s="2">
-        <v>153.099999999999994</v>
+        <v>382.37</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2" t="s">
-        <v>785</v>
+        <v>612</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>786</v>
+        <v>613</v>
       </c>
       <c r="C291" s="2">
         <v>0.0</v>
       </c>
       <c r="D291" s="2">
-        <v>153.72</v>
+        <v>382.5</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2" t="s">
-        <v>787</v>
+        <v>614</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>615</v>
+      </c>
+      <c r="C292" s="2">
+        <v>6.87</v>
       </c>
       <c r="D292" s="2">
-        <v>153.96000000000001</v>
+        <v>382.75</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2" t="s">
-        <v>790</v>
+        <v>616</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>617</v>
+      </c>
+      <c r="C293" s="2">
+        <v>5.24</v>
       </c>
       <c r="D293" s="2">
-        <v>154.5</v>
+        <v>392.94999999999999</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
-        <v>793</v>
+        <v>618</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>794</v>
+        <v>619</v>
       </c>
       <c r="C294" s="2">
-        <v>0.0</v>
+        <v>5.26</v>
       </c>
       <c r="D294" s="2">
-        <v>154.59999999999999</v>
+        <v>393.43000000000001</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2" t="s">
-        <v>795</v>
+        <v>620</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>796</v>
+        <v>621</v>
       </c>
       <c r="C295" s="2">
-        <v>0.0</v>
+        <v>5.28</v>
       </c>
       <c r="D295" s="2">
-        <v>155.53999999999999</v>
+        <v>394.24000000000001</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2" t="s">
-        <v>797</v>
+        <v>622</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>623</v>
+      </c>
+      <c r="C296" s="2">
+        <v>11.94</v>
       </c>
       <c r="D296" s="2">
-        <v>155.93000000000001</v>
+        <v>400.57999999999998</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="2" t="s">
-        <v>800</v>
+        <v>624</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>801</v>
+        <v>625</v>
       </c>
       <c r="C297" s="2">
-        <v>452.72000000000003</v>
+        <v>5.56</v>
       </c>
       <c r="D297" s="2">
-        <v>156.37</v>
+        <v>403.94</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="2" t="s">
-        <v>802</v>
+        <v>626</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>803</v>
+        <v>627</v>
       </c>
       <c r="C298" s="2">
-        <v>0.0</v>
+        <v>33.24</v>
       </c>
       <c r="D298" s="2">
-        <v>159.19999999999999</v>
+        <v>406.26999999999998</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="2" t="s">
-        <v>804</v>
+        <v>628</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>805</v>
+        <v>629</v>
       </c>
       <c r="C299" s="2">
         <v>0.0</v>
       </c>
       <c r="D299" s="2">
-        <v>161.75</v>
+        <v>410.63999999999999</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="2" t="s">
-        <v>806</v>
+        <v>630</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>807</v>
+        <v>631</v>
       </c>
       <c r="C300" s="2">
         <v>0.0</v>
       </c>
       <c r="D300" s="2">
-        <v>163.41</v>
+        <v>412.22000000000003</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="2" t="s">
-        <v>808</v>
+        <v>632</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>809</v>
+        <v>633</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>810</v>
+        <v>634</v>
       </c>
       <c r="D301" s="2">
-        <v>168.02000000000001</v>
+        <v>421.0099999999999909</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="2" t="s">
-        <v>811</v>
+        <v>635</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>636</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>637</v>
       </c>
       <c r="D302" s="2">
-        <v>169.56999999999999</v>
+        <v>425.75</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="2" t="s">
-        <v>813</v>
+        <v>638</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>814</v>
+        <v>639</v>
       </c>
       <c r="C303" s="2">
-        <v>0.0</v>
+        <v>566.14999999999998</v>
       </c>
       <c r="D303" s="2">
-        <v>171.94</v>
+        <v>432.55000000000001</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="2" t="s">
-        <v>815</v>
+        <v>640</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>816</v>
+        <v>641</v>
       </c>
       <c r="C304" s="2">
         <v>0.0</v>
       </c>
       <c r="D304" s="2">
-        <v>172.65000000000001</v>
+        <v>437.49000000000001</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="2" t="s">
-        <v>817</v>
+        <v>642</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>818</v>
+        <v>643</v>
       </c>
       <c r="C305" s="2">
-        <v>535.86000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D305" s="2">
-        <v>173.090000000000003</v>
+        <v>465.94999999999999</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="2" t="s">
-        <v>819</v>
+        <v>644</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>645</v>
+      </c>
+      <c r="C306" s="2">
+        <v>0.0</v>
       </c>
       <c r="D306" s="2">
-        <v>174.62</v>
+        <v>470.060000000000002</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="2" t="s">
-        <v>822</v>
+        <v>646</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>823</v>
+        <v>647</v>
       </c>
       <c r="C307" s="2">
-        <v>0.0</v>
+        <v>736.0</v>
       </c>
       <c r="D307" s="2">
-        <v>177.77000000000001</v>
+        <v>510.91000000000003</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="2" t="s">
-        <v>824</v>
+        <v>648</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>826</v>
+        <v>649</v>
+      </c>
+      <c r="C308" s="2">
+        <v>1.31</v>
       </c>
       <c r="D308" s="2">
-        <v>179.63</v>
+        <v>519.67999999999995</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="2" t="s">
-        <v>827</v>
+        <v>650</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>828</v>
+        <v>651</v>
       </c>
       <c r="C309" s="2">
         <v>0.0</v>
       </c>
       <c r="D309" s="2">
-        <v>181.16999999999999</v>
+        <v>620.46000000000004</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="2" t="s">
-        <v>829</v>
+        <v>652</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>653</v>
+      </c>
+      <c r="C310" s="2">
+        <v>0.0</v>
       </c>
       <c r="D310" s="2">
-        <v>181.34999999999999</v>
+        <v>625.32000000000005</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="2" t="s">
-        <v>832</v>
+        <v>654</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>833</v>
+        <v>655</v>
       </c>
       <c r="C311" s="2">
         <v>0.0</v>
       </c>
       <c r="D311" s="2">
-        <v>181.46000000000001</v>
+        <v>674.45000000000005</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="2" t="s">
-        <v>834</v>
+        <v>656</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>835</v>
+        <v>657</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>836</v>
+        <v>658</v>
       </c>
       <c r="D312" s="2">
-        <v>181.84</v>
+        <v>691.25999999999999</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="2" t="s">
-        <v>837</v>
+        <v>659</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>838</v>
+        <v>660</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>839</v>
+        <v>661</v>
       </c>
       <c r="D313" s="2">
-        <v>182.78999999999999</v>
+        <v>986.29999999999995</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="2" t="s">
-        <v>840</v>
+        <v>662</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>182.86000000000001</v>
+        <v>663</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>665</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="2" t="s">
-        <v>842</v>
+        <v>666</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>184.34999999999999</v>
+        <v>667</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>669</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="2" t="s">
-        <v>844</v>
+        <v>670</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>845</v>
+        <v>671</v>
       </c>
       <c r="C316" s="2">
         <v>0.0</v>
       </c>
-      <c r="D316" s="2">
-        <v>185.41</v>
+      <c r="D316" s="2" t="s">
+        <v>672</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>7</v>
-[...6883 lines deleted...]
-      <c r="E721" s="2" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>