--- v3 (2026-04-15)
+++ v4 (2026-07-16)
@@ -12,112 +12,118 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
     <t>用户名</t>
   </si>
   <si>
     <t>用户标识</t>
   </si>
   <si>
     <t>持有数量</t>
   </si>
   <si>
     <t>流动性数量</t>
   </si>
   <si>
     <t>数据更新时间</t>
   </si>
   <si>
     <t>杭甬社区～果果</t>
   </si>
   <si>
     <t>o7wco-f53u2-43adt-wchox-qbibp-6g24c-iymbo-hh36b-gqwnl-6pkv6-kqe</t>
   </si>
   <si>
-    <t>2026-04-15 18:46:25</t>
+    <t>2026-07-17 02:03:59</t>
   </si>
   <si>
     <t>徽煌社区~玉女心经</t>
   </si>
   <si>
     <t>hlkuy-g2jgs-pjufs-2me7s-wsw6l-jpnh7-twrcc-optsw-uyoc2-rtr7n-oqe</t>
   </si>
   <si>
     <t>金木社区-江</t>
   </si>
   <si>
     <t>j37ye-v72sd-aasca-4i4gv-5loyq-2paxd-drqgw-tei3y-oukgl-6fb7u-wae</t>
   </si>
   <si>
     <t>杭甬社区一倪</t>
   </si>
   <si>
     <t>c4dhg-ab32h-b2uia-xewye-3jsoh-4qdpo-qouck-xu5xp-umifb-ggqrx-nqe</t>
   </si>
   <si>
     <t>狼神社区～娟2</t>
   </si>
   <si>
     <t>nwpaz-jeqtd-cnr5h-q2ol6-kcvfz-zjlv4-fdbfe-whkia-yiilr-ensfn-kqe</t>
   </si>
   <si>
     <t>金马社区-琴1</t>
   </si>
   <si>
     <t>4muby-aoryz-d4hz7-ajge6-b2lvi-utpkz-ltedr-c2vnc-zpndd-uxtyg-tqe</t>
   </si>
   <si>
     <t>徽煌社区～吴</t>
   </si>
   <si>
     <t>jvsqd-duudu-nbxrq-wtyyx-gaykm-qv6b7-3vhdy-snf5g-qijgn-r6fnd-2ae</t>
   </si>
   <si>
+    <t>笑哥社區-無言抑</t>
+  </si>
+  <si>
+    <t>6cm34-ojhzz-e7khb-nsxxv-xnlfc-nvunb-rg6ed-y6xoz-fmhw2-jkbz7-fqe</t>
+  </si>
+  <si>
     <t>徽煌社区～大强</t>
   </si>
   <si>
     <t>aytu3-s7wwh-aemde-ruqsi-43cl6-e74wb-csaqp-zcp4p-cher3-akpvl-7qe</t>
   </si>
   <si>
     <t>ddmm</t>
   </si>
   <si>
     <t>mesqp-t4w3u-da3du-camnq-zywsf-qclrx-7xehn-43rai-zwcrg-zlbck-xae</t>
   </si>
   <si>
     <t>金木社区-永明</t>
   </si>
   <si>
     <t>jq57f-22t25-snavh-dwe6l-ptbbg-dhsk4-5jcdx-7ndfh-t6zfr-wv4oq-iqe</t>
   </si>
   <si>
     <t>金木社区-海</t>
   </si>
   <si>
     <t>cbj3n-a4ipu-cplgk-2cpue-sdmx6-zsnt4-o7tjt-evkpp-uybtj-w7nos-xae</t>
   </si>
   <si>
     <t>金木社区-杨</t>
@@ -194,51 +200,51 @@
   <si>
     <t>金木社区小陶</t>
   </si>
   <si>
     <t>2n2mp-iaa2u-sl422-cg533-wgjm7-prrcc-yy47b-kvqry-rxuhj-gvirb-4ae</t>
   </si>
   <si>
     <t>链动-炊烟袅袅</t>
   </si>
   <si>
     <t>lqlmi-v4vn5-fa7pw-63sjn-w5sth-srbba-gppe3-hofjc-mvajd-zxqat-tqe</t>
   </si>
   <si>
     <t>金马社区-琴2</t>
   </si>
   <si>
     <t>i3o6j-tnz2l-zbfmw-ztce7-cxeqv-37iim-x3mql-djxyz-6ast7-rsw3v-cqe</t>
   </si>
   <si>
     <t>太阳社区~幸运儿</t>
   </si>
   <si>
     <t>nzb37-d6pz3-binje-ezirf-sm4ah-bhlyr-zsdoh-xxj75-xpkg3-3jctl-6qe</t>
   </si>
   <si>
-    <t>星辉社区方洁</t>
+    <t>小薇军团～昆方洁</t>
   </si>
   <si>
     <t>mmbbo-lcv3u-xhbps-rz42n-ivjhh-k2vo7-bjqjy-kgnqu-cqkkp-mzdar-6ae</t>
   </si>
   <si>
     <t>adfgsdfgsdfg</t>
   </si>
   <si>
     <t>m6zyt-vabfi-lzzxn-nihiw-zedqj-p4ito-djvzl-zzfw6-aqkqx-veol2-jqe</t>
   </si>
   <si>
     <t>星辉昆山社区春兰</t>
   </si>
   <si>
     <t>fmhks-2cp5x-qml56-4anub-bimcl-4wire-wq5rk-yz4a7-kztie-kt7op-cae</t>
   </si>
   <si>
     <t>星辉社区戴琳 2</t>
   </si>
   <si>
     <t>3aeb6-xjx5y-2efrk-bltty-yphgr-xhmqi-shvcv-3n23f-nd7jf-h7zhm-nae</t>
   </si>
   <si>
     <t>星辉社区戴琳</t>
   </si>
@@ -332,98 +338,92 @@
   <si>
     <t>成都社区-albin-01</t>
   </si>
   <si>
     <t>x54an-5j6yw-37byc-4ag24-5dd55-nteiy-cqmub-5knv7-qgpkh-y3zqo-3ae</t>
   </si>
   <si>
     <t>飞龙社区洪姐</t>
   </si>
   <si>
     <t>nrq6h-vnegl-uhrbh-p3wod-euemb-6rfhw-kunwi-r63ux-mklus-zdejw-bqe</t>
   </si>
   <si>
     <t>jjggddddg</t>
   </si>
   <si>
     <t>h7cnu-4xr47-qbkou-vszmd-empc3-ncxbo-udmbs-2oxxl-wq42j-vh73p-dae</t>
   </si>
   <si>
     <t>茶乐会～高度</t>
   </si>
   <si>
     <t>svmul-qqd5u-yazxt-fezeg-tfbb5-ijdyk-3yizz-irk3x-kzxgw-nwqnx-rqe</t>
   </si>
   <si>
+    <t>ohxje...eqe</t>
+  </si>
+  <si>
+    <t>ohxje-q6o2t-fqs3l-4i6lx-pk4qo-5brcw-eve5s-4lkvv-fob6v-qrr3y-eqe</t>
+  </si>
+  <si>
+    <t>毕方资本～律师</t>
+  </si>
+  <si>
+    <t>octcy-syklo-67wov-3dmyn-peowh-p6vzn-hisau-y6lrs-utef2-vcohq-sae</t>
+  </si>
+  <si>
+    <t>毕方资本～柯尧</t>
+  </si>
+  <si>
+    <t>o5f5j-gffym-mosc3-enowe-bunux-bjyw7-wahsg-bmwyl-6wa2x-nndlu-lqe</t>
+  </si>
+  <si>
+    <t>毕方资本～文总</t>
+  </si>
+  <si>
+    <t>mocn7-abjlg-smiap-7ubda-w5zqv-y63t3-bvzge-otwrj-grjcu-kw5eo-lae</t>
+  </si>
+  <si>
     <t>b6c2m...7ae</t>
   </si>
   <si>
     <t>b6c2m-hxsxh-glqud-rimtv-fxlg5-fkgiu-w73qd-gkevg-l6cqx-l33p7-7ae</t>
   </si>
   <si>
-    <t>毕方资本～文总</t>
-[...22 lines deleted...]
-  <si>
     <t>oasxd-h25yv</t>
   </si>
   <si>
     <t>oasxd-h25yv-72pr5-yrkql-fxj4i-xx7zp-3ea37-26zw6-oszob-rp5o5-qae</t>
   </si>
   <si>
     <t>笑哥社区 小狐狸</t>
   </si>
   <si>
     <t>lkj3g-k2lld-xzass-7gu3s-b4ulm-3v3e5-2s7y3-ckxjo-ffogz-ykvoc-qqe</t>
   </si>
   <si>
-    <t>skitb-nz7ic</t>
-[...4 lines deleted...]
-  <si>
     <t>rmxe4-3v7ct</t>
   </si>
   <si>
     <t>rmxe4-3v7ct-gyctj-qgq3c-lmuyl-ibsr5-z6uhp-qnkvu-6z4ae-wp6cz-rqe</t>
   </si>
   <si>
     <t>笑哥社區 Max</t>
   </si>
   <si>
     <t>7duxw-um3pb-bs6gq-nyfjz-eltr2-sydjr-ykc6j-thrvy-uuk5f-pmydd-cqe</t>
   </si>
   <si>
     <t>惠宝社区枫哥</t>
   </si>
   <si>
     <t>h3ijr-vnxhw-7fc72-2n3ue-vihej-e5mwx-fpxaa-wgwb6-gv2e7-xube6-yqe</t>
   </si>
   <si>
     <t>lgixi...zae</t>
   </si>
   <si>
     <t>lgixi-ze4me-n4pz6-6addm-my7ef-lpcuf-f7lhm-g5o4p-rowrn-xnrga-zae</t>
   </si>
   <si>
     <t>薯条屿</t>
@@ -440,98 +440,92 @@
   <si>
     <t>惠宝社区-沐沐</t>
   </si>
   <si>
     <t>6bjnr-jmjng-rbfvz-zzadj-d2bzc-ld4ot-lr4ag-n5vsp-lquot-iicho-cae</t>
   </si>
   <si>
     <t>爱笑的小仙女</t>
   </si>
   <si>
     <t>ipxnj-plgjw-e242n-vbszc-5ldae-xsk3c-4dejv-cvdkk-tlx3n-cgdta-qqe</t>
   </si>
   <si>
     <t>ogcws-2vp4g</t>
   </si>
   <si>
     <t>ogcws-2vp4g-zllv2-x2nk3-yturw-3w66n-cpahn-4a5vr-5njqq-qbcsv-uqe</t>
   </si>
   <si>
     <t>g4sff-et24w</t>
   </si>
   <si>
     <t>g4sff-et24w-wle6r-kbn6y-n5fg5-7s5rj-zvw6d-eiqso-zfdt3-d7uc3-hae</t>
   </si>
   <si>
-    <t>开往春天的高铁</t>
-[...4 lines deleted...]
-  <si>
     <t>bnmhr-bo7rr</t>
   </si>
   <si>
     <t>bnmhr-bo7rr-fdllr-lawpk-wpla6-btmjg-4xcy6-h6xwa-ygst7-sezqu-sae</t>
   </si>
   <si>
     <t>Anson</t>
   </si>
   <si>
     <t>vs3iv-4rb5g-impfr-gojre-2737c-foyri-anoqz-5qc5t-yb72j-qhxfg-mae</t>
   </si>
   <si>
     <t>笑哥社区 Michael</t>
   </si>
   <si>
     <t>a2ygs-lwcak-ilooa-dmnla-n25be-gr65b-dutop-izefu-qllyy-ivvbw-nqe</t>
   </si>
   <si>
     <t>wxepz-433qp</t>
   </si>
   <si>
     <t>wxepz-433qp-ro35k-qivne-yei5l-4klj5-tdiwm-3o453-uemrx-h7psp-3ae</t>
   </si>
   <si>
     <t>xab5d-jyuih</t>
   </si>
   <si>
     <t>xab5d-jyuih-jhnxs-ln3gc-cfpn3-he77j-4ty4y-e5pbu-ne4rs-hnpaz-hae</t>
   </si>
   <si>
+    <t>zbhr2-rwklh</t>
+  </si>
+  <si>
+    <t>zbhr2-rwklh-aa4v5-5n5lo-eyica-grggk-dkfcx-qxmlu-ywmjh-zaqp3-lqe</t>
+  </si>
+  <si>
     <t>wy7gs-r2rq3</t>
   </si>
   <si>
     <t>wy7gs-r2rq3-njlua-kppnk-sttnt-a4xap-c3wmd-z7cvd-krrbv-kxh32-zae</t>
   </si>
   <si>
-    <t>zbhr2-rwklh</t>
-[...4 lines deleted...]
-  <si>
     <t>w2csl-72wwz</t>
   </si>
   <si>
     <t>w2csl-72wwz-jgnz3-y32fv-ocuyr-ldxme-lzrxx-uzlvk-pvr55-ud6qw-dae</t>
   </si>
   <si>
     <t>濱郎武十</t>
   </si>
   <si>
     <t>q4gpb-guxac-nq46h-zfaoi-5gnyr-2nedq-oy4bq-f7zsh-7tvuk-ojyb4-4ae</t>
   </si>
   <si>
     <t>全赢社区（隆雅）</t>
   </si>
   <si>
     <t>fsttu-ufii3-l66jd-afx5l-c3eqg-47r7w-helc2-3i3u6-vyrgi-2qtc2-6qe</t>
   </si>
   <si>
     <t>a7xa3-a3d3u</t>
   </si>
   <si>
     <t>a7xa3-a3d3u-4wcnw-efhv6-hnnxd-vfmpp-zvaz2-g2gwi-ax5tx-rccnk-2ae</t>
   </si>
   <si>
     <t>笑哥社区-小鱼姐姐</t>
@@ -596,107 +590,98 @@
   <si>
     <t>狼神社区飞鱼</t>
   </si>
   <si>
     <t>te5cy-htrfs-4xjae-ef7el-wvvy3-keouh-g4oix-vmwy5-ht4kl-66n6u-xae</t>
   </si>
   <si>
     <t>ikfkt-pk2n4</t>
   </si>
   <si>
     <t>ikfkt-pk2n4-fsdtk-oc2yv-aoh4q-4kqmy-h5o23-3zz4k-xr2oh-z772l-aqe</t>
   </si>
   <si>
     <t>笑哥社区-mumu</t>
   </si>
   <si>
     <t>hmlav-h5urr-fldk5-3oqmh-fmzs2-bsmmm-kcdia-aocws-gjjvq-iwtdf-bae</t>
   </si>
   <si>
     <t>kejian168</t>
   </si>
   <si>
     <t>nsult-ldp5f-caqc7-h4ha6-6yb23-bss2l-mac7i-6jei3-eu626-pghkf-zqe</t>
   </si>
   <si>
+    <t>牛油果社区～喜</t>
+  </si>
+  <si>
+    <t>vaml5-4q2kt-455hk-ohhbg-5l4bt-2ozut-4rngu-ipzzn-w57b6-6l2b7-pae</t>
+  </si>
+  <si>
     <t>littleStrong</t>
   </si>
   <si>
     <t>zkoid-efk3q-2ukpp-f43ms-2etqw-2lm5z-hbl7s-qsrw4-7divz-auecn-nae</t>
   </si>
   <si>
     <t>Dinfunhs</t>
   </si>
   <si>
     <t>nxg5m-bihbw-xcobe-hqvbs-bzw6f-bmurh-qd2cv-kaasm-efymy-isnqk-cqe</t>
   </si>
   <si>
-    <t>尤米社区-袁总</t>
-[...8 lines deleted...]
-    <t>chris168</t>
+    <t>笑哥社区 vw</t>
   </si>
   <si>
     <t>vwi4m-ytkoa-rkt45-tr7aw-g7nqm-l4isu-dapbv-sequ6-pzvwn-xmell-7ae</t>
   </si>
   <si>
     <t>成都社区美女团队</t>
   </si>
   <si>
     <t>u2tsb-ngmfq-bmrwn-v2oc2-rvcmw-5hlcm-t6lsf-cbxwa-bivjr-bmdt2-aae</t>
   </si>
   <si>
     <t>n2wjm-kylzc</t>
   </si>
   <si>
     <t>n2wjm-kylzc-jwykz-35khr-2irij-4essk-2xhwj-jourk-3l4tv-kprov-fae</t>
   </si>
   <si>
     <t>262sm-2l3xa</t>
   </si>
   <si>
     <t>262sm-2l3xa-2thv5-4kh6e-wzhou-fyseb-i7s4y-zwgo6-hipof-n3fad-bae</t>
   </si>
   <si>
     <t>nlann-ahp26</t>
   </si>
   <si>
     <t>nlann-ahp26-ivzsv-5pjup-kdy4f-vagkm-ksgll-chzcb-chdzp-4mqyj-sae</t>
   </si>
   <si>
-    <t>笑哥社区 Acheng</t>
-[...4 lines deleted...]
-  <si>
     <t>qn3p2-xj6gt</t>
   </si>
   <si>
     <t>qn3p2-xj6gt-eep6f-2pd3d-hmous-hojxw-6o5pa-yydl6-yyxa6-hvtd7-6qe</t>
   </si>
   <si>
     <t>成都社区-悦-01</t>
   </si>
   <si>
     <t>fmvwb-ralmh-6pgol-mr3sc-25q6y-yikmi-aammu-ethsb-kd2uh-p7awz-sae</t>
   </si>
   <si>
     <t>链动cuize1</t>
   </si>
   <si>
     <t>7helq-j4473-gxmnb-4xsa7-66ywo-vmaqo-h52gk-ct3e6-bzk4f-3wxmw-sqe</t>
   </si>
   <si>
     <t>赚赚社区</t>
   </si>
   <si>
     <t>o2p6n-zfzpb-v7wv3-vzwze-d7c2o-zfaqh-lrlz6-575cy-lghjr-6rjvh-zae</t>
   </si>
   <si>
     <t>飞龙社区-罗芳</t>
@@ -818,119 +803,98 @@
   <si>
     <t>5is7c-dvqmd-p5xq6-2mjvm-hmrxa-cugde-saeek-vbg46-nsudo-lgyy6-hqe</t>
   </si>
   <si>
     <t>1,754.23</t>
   </si>
   <si>
     <t>YOYO社区荷尔蒙</t>
   </si>
   <si>
     <t>ayk3a-crjij-kjodk-lk6vc-zunfy-6l4i3-cqof6-ik54r-iaryp-3rj75-3ae</t>
   </si>
   <si>
     <t>3ekxi-73mux</t>
   </si>
   <si>
     <t>3ekxi-73mux-agivc-dlx2w-br6jl-keumt-gqius-3wdkn-uxozq-5mvk2-gae</t>
   </si>
   <si>
     <t>Mel</t>
   </si>
   <si>
     <t>hdqig-oqhkt-l52a5-7gauy-whxw7-yz5o3-obe73-fxaow-fd36m-2jgdr-zae</t>
   </si>
   <si>
-    <t>d7iui-xvxso</t>
-[...4 lines deleted...]
-  <si>
     <t>笑哥社区LOKI</t>
   </si>
   <si>
     <t>c2oug-6elg5-z76f3-vruzc-xgw3b-66u6p-vzkdm-746vy-yzicb-6axxb-2ae</t>
   </si>
   <si>
     <t>海天徽煌社区一陈明</t>
   </si>
   <si>
     <t>skt7a-ejrog-qh3kq-3225y-gm527-z7v7i-fkxri-r2d37-zdr3i-v7ao6-lqe</t>
   </si>
   <si>
     <t>笑哥社会joyce</t>
   </si>
   <si>
     <t>qaqmd-plx2a-fxz4b-hhuo7-jdfod-zpxt4-ojga2-2idvf-c3233-wxbnv-sae</t>
   </si>
   <si>
     <t>玩赚社区~小顾</t>
   </si>
   <si>
     <t>ceutv-jmnq2-u3lyo-nfd3m-33k5j-sh2tz-f7apf-5ks4w-6o3ff-tbkly-cae</t>
   </si>
   <si>
     <t>笑哥社区 Mobius</t>
   </si>
   <si>
     <t>zdcyb-t5em7-uqsmz-atnvo-4na2f-ukxzn-cak7e-pehbx-dtkrf-3tj6w-vae</t>
   </si>
   <si>
     <t>狼神社区Rener</t>
   </si>
   <si>
     <t>dethe-aawwh-aq5fz-khoa5-sxjyk-zgezw-ypi66-v4iz4-zsua4-7xppv-dae</t>
   </si>
   <si>
     <t>笑哥社區-MJ</t>
   </si>
   <si>
     <t>ahsit-h7sk6-bwjvw-63h2v-4uj6z-gm2oi-hjeig-cosos-penas-5evu7-tqe</t>
   </si>
   <si>
     <t>yo7vw-2z43t</t>
   </si>
   <si>
     <t>yo7vw-2z43t-msji3-hdls3-2jrs3-j2etz-vslkn-s6o3p-j7aka-gyjoa-nqe</t>
   </si>
   <si>
-    <t>笑哥社区 無言抑</t>
-[...13 lines deleted...]
-  <si>
     <t>笑哥社区 Way</t>
   </si>
   <si>
     <t>oh7l7-5n3wu-pozpi-c36k2-nt6f2-p5y5i-bhjrp-zsxcx-phklj-j3i5s-bqe</t>
   </si>
   <si>
     <t>2金马社区 ～ 王</t>
   </si>
   <si>
     <t>ly6b4-uha35-5afhp-l2n4f-5lcc3-yin2t-u3afu-4674x-v4rh7-fis6d-yqe</t>
   </si>
   <si>
     <t>2,468.60</t>
   </si>
   <si>
     <t>笑哥社区-Eric</t>
   </si>
   <si>
     <t>4x7jk-oohxs-nznf5-jgdwm-64krb-ryeoy-22ztj-vkzao-akczs-g4uzl-xqe</t>
   </si>
   <si>
     <t>wawa喜乐</t>
   </si>
   <si>
     <t>fs2wn-ej3kl-a2wph-6sxsu-72ht3-e6bel-lz3os-ojwxo-72j64-6jxvw-tae</t>
@@ -974,56 +938,50 @@
   <si>
     <t>afknd-fwtn5-hjaae-k6abx-kpdl6-wlcte-meash-oiort-jdwll-mhesv-oqe</t>
   </si>
   <si>
     <t>飞龙社区～彭怡萱</t>
   </si>
   <si>
     <t>2p2j4-dzxwo-lk4mo-l56jd-vejm5-6csvz-g5nwu-balui-q6mtr-tvcem-iqe</t>
   </si>
   <si>
     <t>1,393.79</t>
   </si>
   <si>
     <t>q3i6d-obpmd</t>
   </si>
   <si>
     <t>q3i6d-obpmd-myuzh-xah6p-klqzi-6ha2m-dx3e7-jduqw-filjk-pzyq4-nae</t>
   </si>
   <si>
     <t>wawa社区菜场</t>
   </si>
   <si>
     <t>vpaoj-iikos-zdrb4-wt33e-7mmjy-oqvrb-atad6-pezj6-is2cs-jm4po-cae</t>
   </si>
   <si>
-    <t>笑哥社区-Yob</t>
-[...4 lines deleted...]
-  <si>
     <t>金马社区–钱多多</t>
   </si>
   <si>
     <t>icikr-sznjz-vdgo3-xoyfy-4uibl-r4b63-ycilo-ngqkm-n7ptc-etzvr-nqe</t>
   </si>
   <si>
     <t>天都Club-文明</t>
   </si>
   <si>
     <t>4z3qn-zdbth-3ibf5-4n6mq-muuwg-oy3th-c2b5m-xl5di-dbfyi-y2wdi-7qe</t>
   </si>
   <si>
     <t>小薇军团彦名</t>
   </si>
   <si>
     <t>tu2wf-rqkst-h5fjo-6lsof-7c4a2-kt5yj-cp5zs-glueo-3dopn-na7dk-vae</t>
   </si>
   <si>
     <t>成都社区-依依</t>
   </si>
   <si>
     <t>2sdf3-wgscf-tj46o-riyia-ymxpf-i3u2t-3xtb6-s5r5t-flwkx-l7lvx-oae</t>
   </si>
   <si>
     <t>成都社区-梦云</t>
@@ -1058,56 +1016,50 @@
   <si>
     <t>旺旺131419</t>
   </si>
   <si>
     <t>top2l-k6uoi-6balg-ajoc5-l4cxa-nbyck-nqdlq-bjz3y-cfhqe-6p3kk-vae</t>
   </si>
   <si>
     <t>飞龙社区-羽4kdyd-wygsz</t>
   </si>
   <si>
     <t>4kdyd-wygsz-74cxd-oaokr-phjph-gdvb5-chela-7auwg-zjepo-obva3-3ae</t>
   </si>
   <si>
     <t>成都社区-吉祥</t>
   </si>
   <si>
     <t>nmgm5-67jkm-dqm77-cqz7i-zqqru-xvchd-ractp-5mpwh-swhd7-lusej-xae</t>
   </si>
   <si>
     <t>成都社区-蛇年大吉</t>
   </si>
   <si>
     <t>mngp2-3qvqa-bxe7f-xbvqz-scoge-smkt4-g2ugz-nvgbt-2ma5u-j6pln-zqe</t>
   </si>
   <si>
-    <t>成都社区-陈院长</t>
-[...4 lines deleted...]
-  <si>
     <t>玩赚社区～胜哥</t>
   </si>
   <si>
     <t>62ehr-th7eb-ghqsd-yxzwb-6lyyo-a5st7-lwsov-35wjz-umdjx-kcgrl-3qe</t>
   </si>
   <si>
     <t>汉堡🍔</t>
   </si>
   <si>
     <t>2tzu4-jbtkq-xqkzu-k5wqz-umc2h-juywc-outes-7z6xx-z3paj-ohglo-3ae</t>
   </si>
   <si>
     <t>wawa社区～福宝</t>
   </si>
   <si>
     <t>lebep-movjk-j2oqs-7ncr5-3plvu-5dscq-qendd-lz4ta-4rvfl-cnnsl-gqe</t>
   </si>
   <si>
     <t>飞龙社区-罗羽捷</t>
   </si>
   <si>
     <t>2oajk-sug35-ltr4h-2gb6z-22qm2-3isfa-zkshr-7s7d5-dz7s3-6hws2-dae</t>
   </si>
   <si>
     <t>成都社区-太原</t>
@@ -1178,50 +1130,56 @@
   <si>
     <t>富贵荣华</t>
   </si>
   <si>
     <t>3ktqb-63zzy-to62r-itgcw-olp37-itp3e-funej-qav4r-p4gpn-wdv6v-sae</t>
   </si>
   <si>
     <t>微煌社区+叶丽</t>
   </si>
   <si>
     <t>ssec3-i2bfv-wr3l5-lzu46-waeol-lbkzd-i4mlx-ei4l3-hcezg-pyk2q-4ae</t>
   </si>
   <si>
     <t>徽煌社区-锐锐</t>
   </si>
   <si>
     <t>jofe2-j4luc-humnh-bqd4h-6vmq5-keinc-e7zfz-6e24c-7pah3-4o676-eqe</t>
   </si>
   <si>
     <t>徽煌社区~松</t>
   </si>
   <si>
     <t>4celd-bdf2z-tdk5b-amq6k-m6ahr-qby7m-gafan-55wkp-w6ax5-p5uum-gae</t>
   </si>
   <si>
+    <t>红狗社区-杰</t>
+  </si>
+  <si>
+    <t>hbz7j-yacj3-iogo3-p6c73-2n5gb-ben4v-px2nv-tpono-5djty-litco-2qe</t>
+  </si>
+  <si>
     <t>飞龙社区-梅姐</t>
   </si>
   <si>
     <t>3llmo-adcpl-ilyte-qqwui-s6u25-j3hl4-unsjg-n6suo-zmuhr-duo35-6ae</t>
   </si>
   <si>
     <t>大饼社区-piz</t>
   </si>
   <si>
     <t>qy5n7-k7q5l-zlk5e-dzdas-id7jv-4wrbd-fhsp2-s53ah-le4jx-e7b2t-jqe</t>
   </si>
   <si>
     <t>Wawa社区红牛</t>
   </si>
   <si>
     <t>nw3mw-emmxo-lpdi6-rjvyz-afuc2-w7qdh-i77hh-kwmwa-3goyj-lrc76-fqe</t>
   </si>
   <si>
     <t>Wawa社区小草</t>
   </si>
   <si>
     <t>cd7ri-7j3z4-6kan3-tch2d-ptjl5-ptz3p-vasuo-aijtx-k3p3x-sonct-7ae</t>
   </si>
   <si>
     <t>飞龙社区～俞姐</t>
@@ -1232,849 +1190,786 @@
   <si>
     <t>wawa社区～小鱼</t>
   </si>
   <si>
     <t>f43ji-5u3kk-lbxzk-zw6r6-jizub-w2abq-kvkc7-4t6kp-e2rqg-zz2yi-eqe</t>
   </si>
   <si>
     <t>Wawa社区花花</t>
   </si>
   <si>
     <t>zfaeb-6dhwr-oozyx-dfntz-5ykro-gppsn-2q4oi-ndecb-qvonp-rtupg-iqe</t>
   </si>
   <si>
     <t>WAWA社区-平平安安</t>
   </si>
   <si>
     <t>siecq-ftjha-2cn5f-iaesj-pak5c-4von7-rwumv-sahie-w5fqo-ltldd-uqe</t>
   </si>
   <si>
     <t>wawa社区～小高</t>
   </si>
   <si>
     <t>d6jri-izgty-6qsl6-qifzy-5vxsv-oea3p-p3xxo-pvq2a-b2243-jjoyb-jqe</t>
   </si>
   <si>
-    <t>全赢上海社区路交关</t>
-[...4 lines deleted...]
-  <si>
     <t>hguyuhhiiuy</t>
   </si>
   <si>
     <t>s67az-lhtvg-aehsm-fke5z-44jrt-6rqbi-crtvn-2w7et-ucoh5-gyt4w-vae</t>
   </si>
   <si>
-    <t>eysgt-sqcoi</t>
-[...4 lines deleted...]
-  <si>
     <t>笑哥社区 mumu</t>
   </si>
   <si>
     <t>2b5eg-4qrf5-gu7so-x7wxi-2o6jr-pysfv-deeyf-uzozp-mtrn3-oaovv-zae</t>
   </si>
   <si>
-    <t>k5ktc-qc6rq</t>
-[...11 lines deleted...]
-    <t>牛油果社区～南平</t>
+    <t>wawa社区~琉璃</t>
+  </si>
+  <si>
+    <t>nkyjf-chfg4-fpwei-ufwvk-bxc7q-lheyl-zcufi-zfklc-ec5me-hzhn4-5ae</t>
+  </si>
+  <si>
+    <t>飞龙社区周总</t>
+  </si>
+  <si>
+    <t>ekb2l-hmcbz-wpi6c-3bi2b-ti4tf-6jaqr-x7guc-gsbzs-m7wbm-ovsrm-5ae</t>
+  </si>
+  <si>
+    <t>wawa社区~玲珑</t>
+  </si>
+  <si>
+    <t>aj2uc-ju6ji-nqydo-slcgu-2gwh7-arici-ojert-rkajp-a2w4v-r6sa6-kae</t>
+  </si>
+  <si>
+    <t>wawa社区~锦绣</t>
+  </si>
+  <si>
+    <t>tepab-sm7le-mh3x6-xw66w-k4sbh-mknlm-rr6qx-lk6rp-p6geh-lhr34-eqe</t>
+  </si>
+  <si>
+    <t>wawa社区~和平鸽</t>
+  </si>
+  <si>
+    <t>w5524-kpg7q-v3c7g-6zaur-mai4f-ffu5h-wdspm-4jvzw-3z4q7-yngsl-fqe</t>
+  </si>
+  <si>
+    <t>惠宝社区周大哥</t>
+  </si>
+  <si>
+    <t>j64ez-fxqwm-eiapu-xz7en-ratsa-mhstj-23s2g-ikgsy-gr5m4-75dza-pqe</t>
+  </si>
+  <si>
+    <t>2,405.58</t>
+  </si>
+  <si>
+    <t>勤正社区~容嘉</t>
+  </si>
+  <si>
+    <t>4aoca-ox5xm-72yxv-37hcc-6qbgh-4v52m-lsjsu-nhpgm-figu7-dzydd-pae</t>
+  </si>
+  <si>
+    <t>wawa社区~红苹果</t>
+  </si>
+  <si>
+    <t>yuko3-dv47q-sscir-b6fcy-7wm7c-maru3-b5kv4-xa2mo-az7m7-kv3nh-sqe</t>
+  </si>
+  <si>
+    <t>金马社区~小华</t>
+  </si>
+  <si>
+    <t>6exln-fv3gv-uz3sg-m6w2g-g4uoz-blv3g-7ronb-faws6-5fl6c-ino5u-vae</t>
+  </si>
+  <si>
+    <t>尤米社区F</t>
+  </si>
+  <si>
+    <t>bjjjz-ol7pq-tl6pb-gkusv-lc4xy-o25lg-yumpp-p7nlc-aj6jp-kgif5-bae</t>
+  </si>
+  <si>
+    <t>尤米社区-B</t>
+  </si>
+  <si>
+    <t>ociss-cfbgw-4ftyg-kcby5-rawh6-pryag-zqyk3-mnzya-6bfjk-4evir-qqe</t>
+  </si>
+  <si>
+    <t>wawa社区～红酒</t>
+  </si>
+  <si>
+    <t>6yhuk-ng4tt-pm6tx-agysh-3q44i-u2j2r-pkxn2-s6am4-ryocw-cg3en-7qe</t>
+  </si>
+  <si>
+    <t>YOYO社区-辉哥1</t>
+  </si>
+  <si>
+    <t>n46xc-wc4fo-4ssa2-3qfla-tr2kz-jbpvl-uanhn-laii5-mjubl-plk7i-gqe</t>
+  </si>
+  <si>
+    <t>1,761.28</t>
+  </si>
+  <si>
+    <t>成都社区晓晓</t>
+  </si>
+  <si>
+    <t>gcd2k-2i5jh-7363n-3tr22-cm3ec-s2cjj-kkpau-igl6b-p35wk-gat5z-iqe</t>
+  </si>
+  <si>
+    <t>wawa社区周生</t>
+  </si>
+  <si>
+    <t>docts-wmjrn-eo5gx-tr64e-t65gl-5bkmg-lvhja-mknv2-2eesk-u63l4-mqe</t>
+  </si>
+  <si>
+    <t>1,641.17</t>
+  </si>
+  <si>
+    <t>wawa社区成功</t>
+  </si>
+  <si>
+    <t>w6esv-4avlf-fegd5-orivq-r7ghb-orc3l-2b5d4-of2hs-pm55y-qppzo-eae</t>
+  </si>
+  <si>
+    <t>1,646.55</t>
+  </si>
+  <si>
+    <t>wawa社区风景</t>
+  </si>
+  <si>
+    <t>rkyk5-v4wr7-wvk7o-zgnkk-3y6ih-b622x-ooqlx-7uawa-trl4l-7nqpc-nqe</t>
+  </si>
+  <si>
+    <t>1,650.36</t>
+  </si>
+  <si>
+    <t>wawa社区周总</t>
+  </si>
+  <si>
+    <t>7a7mq-w6f5q-dvoom-4i5j6-24onn-djduk-vkhbq-thwrg-vkcan-usaot-xae</t>
+  </si>
+  <si>
+    <t>1,653.40</t>
+  </si>
+  <si>
+    <t>尤米社区-小仙女</t>
+  </si>
+  <si>
+    <t>oyihi-lynwj-st4eh-sqrnd-egx6m-2hkdk-jv2gc-rqjjq-zyupd-6jxil-cae</t>
+  </si>
+  <si>
+    <t>wawa社区～小白龙</t>
+  </si>
+  <si>
+    <t>ss5us-dcxic-hueow-dsa6w-whlw7-kglry-53vb7-z4egu-absxg-zutnk-oae</t>
+  </si>
+  <si>
+    <t>chtb4-c76lk</t>
+  </si>
+  <si>
+    <t>chtb4-c76lk-nwuq5-oqhku-lpyqh-qpz5v-bqw5s-b4xbp-nfhaq-6gqpt-qae</t>
+  </si>
+  <si>
+    <t>31,957.42</t>
+  </si>
+  <si>
+    <t>冰河社区，嵩少</t>
+  </si>
+  <si>
+    <t>loorq-fxeo2-tn6ep-4ik2n-5r3ys-yxigp-34arq-w3tpe-2zo4t-cbxcs-hae</t>
+  </si>
+  <si>
+    <t>飞龙社区~玲、玲</t>
+  </si>
+  <si>
+    <t>mpc7v-dqbzn-fg27a-dk6iu-75znu-yyul2-fekiz-hhib3-u7v34-pykmu-6ae</t>
+  </si>
+  <si>
+    <t>zhangyunqing</t>
+  </si>
+  <si>
+    <t>e6jtq-sjfgh-qcac3-vcpxq-hm4ej-4xye4-k5fah-6zbzu-ivbp5-z4l2j-4ae</t>
+  </si>
+  <si>
+    <t>22,480.22</t>
+  </si>
+  <si>
+    <t>小薇军团～谢红</t>
+  </si>
+  <si>
+    <t>2zumb-ylxg5-5nz3v-5e6mv-wst2k-4pyq3-3ss44-yw5zx-xunvb-wxcka-zqe</t>
+  </si>
+  <si>
+    <t>徽煌-张瑜</t>
+  </si>
+  <si>
+    <t>xwqef-ivvib-uomot-66z6m-2fua4-gu6q4-gkirf-oea2s-h2pl2-fqqzf-pqe</t>
+  </si>
+  <si>
+    <t>4,988.55</t>
+  </si>
+  <si>
+    <t>徽煌社区-张文光</t>
+  </si>
+  <si>
+    <t>s32og-ugbub-nhsbi-yt5xk-fvyib-6kzdt-2hns3-i5g2z-w4jlk-vygy4-aqe</t>
+  </si>
+  <si>
+    <t>5,304.16</t>
+  </si>
+  <si>
+    <t>徽煌社区～米多</t>
+  </si>
+  <si>
+    <t>uc4f6-o6xun-zdsl2-4qr3n-gd4ok-kibaa-7adml-5bauo-4cd6k-kwgcd-tae</t>
+  </si>
+  <si>
+    <t>勤正社区一山4</t>
+  </si>
+  <si>
+    <t>axym4-qamqu-5wjzr-wlgew-pf4ox-yvnnf-l6s4e-2n7zv-vkpgf-atqmv-6qe</t>
+  </si>
+  <si>
+    <t>金马社区～静静</t>
+  </si>
+  <si>
+    <t>cyfuv-hoqlj-iikva-6j2c5-iczjs-lf2gy-4kajs-mirzu-24wdb-ojlky-nqe</t>
+  </si>
+  <si>
+    <t>8,452.90</t>
+  </si>
+  <si>
+    <t>飞龙社区~张明录</t>
+  </si>
+  <si>
+    <t>tjjvn-4kbjx-2owj4-edkhh-jsqrn-mhfv4-tj6mf-2jryl-lny2r-u2gjq-uae</t>
+  </si>
+  <si>
+    <t>金马社区~文</t>
+  </si>
+  <si>
+    <t>6fl2h-xjoxp-ejfmm-k3n64-feeyx-2jwyv-pwrdy-ggtwq-ge35f-wsiip-pqe</t>
+  </si>
+  <si>
+    <t>wawa社区～晓晓</t>
+  </si>
+  <si>
+    <t>qrj55-uptoq-r6534-urosp-kkzt2-ug6fr-qe2wo-fqd2t-ik2wq-3neym-lae</t>
+  </si>
+  <si>
+    <t>狼神社区小博</t>
+  </si>
+  <si>
+    <t>wlv4k-4437t-w4xl3-g2kol-g4pw3-2tvyk-g4zal-atbwy-ltgho-mym3a-vqe</t>
+  </si>
+  <si>
+    <t>金马社区～权</t>
+  </si>
+  <si>
+    <t>qergo-acuaj-d4yxa-lpkn3-6zkru-k5ayy-s76vf-qju3e-qjekj-jqcn7-uqe</t>
+  </si>
+  <si>
+    <t>勤正社区一秀英2</t>
+  </si>
+  <si>
+    <t>vzgpx-u5qyg-svzdi-levtn-hkk7w-4b3eu-ikqma-uxncz-hp3bi-lez4n-nae</t>
+  </si>
+  <si>
+    <t>万丈资本～馨怡</t>
+  </si>
+  <si>
+    <t>o6qsb-lj6kq-ivia2-obwyj-mhoow-mzosy-uksob-c635a-edjzg-zbout-xae</t>
+  </si>
+  <si>
+    <t>金马社区～琴3</t>
+  </si>
+  <si>
+    <t>eknlt-5lnem-2l5xs-rpnes-nyasy-zlwjt-rpqvn-2udcz-ndq7p-3jlwc-vae</t>
+  </si>
+  <si>
+    <t>4,000.00</t>
+  </si>
+  <si>
+    <t>星辉社区金总</t>
+  </si>
+  <si>
+    <t>2zqb2-2yl5g-bup7z-pj5ri-xl6dt-gazek-6wcc5-jc7mo-msznu-mlgur-hae</t>
+  </si>
+  <si>
+    <t>pfnly-rtlwr</t>
+  </si>
+  <si>
+    <t>pfnly-rtlwr-4ujff-hhzmh-xskpp-xmgeb-a6t4h-yxh3z-okdkf-jdxwl-7ae</t>
+  </si>
+  <si>
+    <t>金马社区～芝</t>
+  </si>
+  <si>
+    <t>u7stu-6g34y-agjm5-jvmwg-dgupx-isnzp-etlkp-dw4ku-axwgd-mqlpw-bqe</t>
+  </si>
+  <si>
+    <t>HAO</t>
+  </si>
+  <si>
+    <t>oweqr-dehqw-zgoer-dmyur-27tsi-spqbe-u5hjw-wolkr-q6tuy-jclsz-kae</t>
+  </si>
+  <si>
+    <t>WAWA-喜</t>
+  </si>
+  <si>
+    <t>z2xcy-gd7kb-27s5d-mlnoc-h3uom-p6qiz-lsuzl-f5nwd-r73y3-urrvz-yae</t>
+  </si>
+  <si>
+    <t>勤正社区一山5</t>
+  </si>
+  <si>
+    <t>lgsd4-aegsj-l7egi-jfde2-ataen-3cl67-ehee7-scnrm-xwump-yr6i4-bqe</t>
+  </si>
+  <si>
+    <t>飞龙社区~朱伍</t>
+  </si>
+  <si>
+    <t>6s74e-qs52y-qpslz-qpwg6-gndkj-33dhq-csvy6-dwwg4-suryg-lb6jk-gae</t>
+  </si>
+  <si>
+    <t>fgijkkghhf</t>
+  </si>
+  <si>
+    <t>55bfu-kbrij-ktn56-2umia-vjypf-55ba5-6bsef-jtq4y-wjowh-5scjr-eae</t>
+  </si>
+  <si>
+    <t>hfsajj</t>
+  </si>
+  <si>
+    <t>yhrj5-dbtks-swi2b-a4hes-stbib-ztemd-4jcdc-citms-s363j-xo253-yqe</t>
+  </si>
+  <si>
+    <t>玩赚社区～杨锦</t>
+  </si>
+  <si>
+    <t>oehg7-llmd2-rw4bh-oxi72-daiuf-3f6zg-3vklo-iuznu-or3pn-njhry-kqe</t>
+  </si>
+  <si>
+    <t>ttjgffjk</t>
+  </si>
+  <si>
+    <t>r3qov-ajylz-gurzq-ctwuh-j5ftg-lbxcw-tgkwk-qbptu-htxpd-rpksk-tae</t>
+  </si>
+  <si>
+    <t>小薇军团～小谢</t>
+  </si>
+  <si>
+    <t>yvlel-ftpem-c76ai-mjslm-3npas-zhky3-ju5wi-f2xlz-r2sh4-whtbv-hqe</t>
+  </si>
+  <si>
+    <t>狼神社区～半夏一度</t>
+  </si>
+  <si>
+    <t>xxe3o-3pp7x-mfkj7-2cvis-uryj6-ptmnv-a5pow-m5yyf-kipo7-54pf7-mqe</t>
+  </si>
+  <si>
+    <t>8,000.00</t>
+  </si>
+  <si>
+    <t>wawa社区舅舅</t>
+  </si>
+  <si>
+    <t>lnsxg-q24yw-fjpeb-ua53r-5s6se-5blwl-yb7hw-sfdny-vlp3g-mjbag-gqe</t>
+  </si>
+  <si>
+    <t>小薇军团～紫薇</t>
+  </si>
+  <si>
+    <t>hbwqt-abjjw-w6zat-mx4wi-m3rca-yms4e-qqfg3-3p2e2-q3buc-ripqc-hqe</t>
+  </si>
+  <si>
+    <t>小薇军团～大红</t>
+  </si>
+  <si>
+    <t>t3gux-obymt-nbk5r-pxe42-7vrvy-xe2de-vmg73-yqjpn-exyb5-26djn-eae</t>
+  </si>
+  <si>
+    <t>狼神社区/币神</t>
+  </si>
+  <si>
+    <t>s44i5-piezt-k6rwo-6safv-qwniq-ghpwj-v4u3i-5mpuf-vegb3-bfzu7-cqe</t>
+  </si>
+  <si>
+    <t>狼神社区-琴cpq</t>
+  </si>
+  <si>
+    <t>lciks-onnuv-ixwsr-zgpge-svknw-b6q3n-ybsfc-5e7cw-2ylxf-filyn-uae</t>
+  </si>
+  <si>
+    <t>笑哥社区 SeanJ</t>
+  </si>
+  <si>
+    <t>3t4wq-4nja2-ron4w-day24-aci6y-q72yn-7gj2g-rajpt-oge6g-uhkv4-6ae</t>
+  </si>
+  <si>
+    <t>qzt7n-hsfe7</t>
+  </si>
+  <si>
+    <t>qzt7n-hsfe7-7ipli-cg3j3-dkg3i-e4skt-hc7pg-ai54m-52mdh-3abxk-cae</t>
+  </si>
+  <si>
+    <t>狼神社区～女神</t>
+  </si>
+  <si>
+    <t>ytv7x-7lelc-y5dvf-qsyaf-hhcfn-g4tct-qexdx-4thv7-3ahgz-6yl23-qqe</t>
+  </si>
+  <si>
+    <t>北部湾社区~汪</t>
+  </si>
+  <si>
+    <t>x4fda-o4lyy-jkrxc-nowoy-t5qp4-3vb3n-3d6k5-veudl-mek3l-zsnlr-7qe</t>
+  </si>
+  <si>
+    <t>5,550.08</t>
+  </si>
+  <si>
+    <t>q2w6g-2v67b</t>
+  </si>
+  <si>
+    <t>q2w6g-2v67b-3rikz-mfwk2-uyish-ecpc6-l2tad-tlp7c-qmxxe-ugt2m-7ae</t>
+  </si>
+  <si>
+    <t>1,622.72</t>
+  </si>
+  <si>
+    <t>万丈资本～二姐1</t>
+  </si>
+  <si>
+    <t>7ggrl-ugkcc-6xy7f-gnkj7-6senn-s5iee-qsixk-ucbhi-6ixqm-mhqvv-vae</t>
+  </si>
+  <si>
+    <t>飞龙社区-象山陈姐</t>
+  </si>
+  <si>
+    <t>rwwpl-qgjr3-y762m-ev4t4-dmerc-5wc4o-jwj3h-2updw-na5tq-xg6l5-uae</t>
+  </si>
+  <si>
+    <t>徽煌社区～雪晴</t>
+  </si>
+  <si>
+    <t>743ff-kbsyz-zlprm-bv4ku-5ntci-z6kl5-qeilm-kurtl-avgi4-h6yvx-xqe</t>
+  </si>
+  <si>
+    <t>清健一如</t>
+  </si>
+  <si>
+    <t>paoj6-7rmyz-t3jcw-zxi4f-bshji-o6r4e-vxdbx-aqfz6-bxgfq-c4vos-lae</t>
+  </si>
+  <si>
+    <t>1,242.54</t>
+  </si>
+  <si>
+    <t>辉煌社区～芳仪</t>
+  </si>
+  <si>
+    <t>l3yq3-xi654-ibxcq-xyt3w-7loxj-eqesq-amvv3-d66qs-fu5yt-k5lry-3qe</t>
+  </si>
+  <si>
+    <t>笑哥社区oypk7-bd7ey</t>
+  </si>
+  <si>
+    <t>oypk7-bd7ey-e34ud-7xnz7-eht32-ohcdw-a2pwc-vcnht-5hgvm-777up-nae</t>
+  </si>
+  <si>
+    <t>ztcwh-kdhd7</t>
+  </si>
+  <si>
+    <t>ztcwh-kdhd7-snhqc-ikfvd-v2xuh-dktze-vlaan-zztkt-q2xdu-x7foq-wae</t>
+  </si>
+  <si>
+    <t>金鑫社区卢梓欣</t>
+  </si>
+  <si>
+    <t>lhjxd-6yoop-vbnaq-3d7hr-wlnt4-cni45-hiifo-rtmdo-h7yir-spg5p-5qe</t>
+  </si>
+  <si>
+    <t>1,331.33</t>
+  </si>
+  <si>
+    <t>金马社区-阿强</t>
+  </si>
+  <si>
+    <t>eilxs-onvyd-gsvy4-xkcss-ghp55-tetzs-ohtxv-rgqb3-2dhfd-gf5tn-uae</t>
+  </si>
+  <si>
+    <t>玩赚社区~风声</t>
+  </si>
+  <si>
+    <t>rjlcc-7v5gb-npdkb-rd5vl-2dmov-od4o2-ec5wb-kwdyv-b5yyv-g35aq-oqe</t>
+  </si>
+  <si>
+    <t>一米阳光牛</t>
+  </si>
+  <si>
+    <t>oskmy-dh3zz-7yyba-lnjk3-zg2bg-b7cla-e22he-sjzq7-cy7pn-azjek-zqe</t>
+  </si>
+  <si>
+    <t>168,786.42</t>
+  </si>
+  <si>
+    <t>飞龙社区温总</t>
+  </si>
+  <si>
+    <t>ezct5-5aetr-s7xc2-3ldij-wnbwc-6ta4p-vshms-wg444-yg4of-2jnu6-zae</t>
+  </si>
+  <si>
+    <t>LBM（1）</t>
+  </si>
+  <si>
+    <t>3xxgg-ig7ly-ruuyf-g2xwv-pfjy2-qbj3f-6zlqa-z7gqz-by5jd-vmiu5-vqe</t>
+  </si>
+  <si>
+    <t>krcg7-c33o7</t>
+  </si>
+  <si>
+    <t>krcg7-c33o7-5aqg5-fkwcj-hkbsk-ynevc-iffks-iqnv5-eexez-t3gqq-4qe</t>
+  </si>
+  <si>
+    <t>FF发</t>
+  </si>
+  <si>
+    <t>4ihd3-4n2xx-q7p76-ci6dl-wveio-dvkfy-2jb2e-cs7qa-seu47-jitir-iqe</t>
+  </si>
+  <si>
+    <t>EricChou Odinfun</t>
+  </si>
+  <si>
+    <t>ykm7p-3slrs-pm2jy-v3cb5-54khx-vkjfd-fpcsc-ghwwy-rs7xz-dpa6j-uqe</t>
+  </si>
+  <si>
+    <t>笑哥社区 Tuntun</t>
+  </si>
+  <si>
+    <t>4x63p-t3ncj-qelva-vmh7o-gxixo-cun3u-7p5bk-r3rd5-baxde-3t6up-rae</t>
+  </si>
+  <si>
+    <t>勤正社区青苹果</t>
+  </si>
+  <si>
+    <t>xfh7y-ecuyt-fwvkg-5qdwa-mkr6l-gsktw-2q6sa-gc2hk-f54ds-raoz5-6ae</t>
+  </si>
+  <si>
+    <t>flweg-5eb2w</t>
+  </si>
+  <si>
+    <t>flweg-5eb2w-ulqfn-cx467-lnvbh-tpfrt-6etrq-w6nor-ggpq3-t3y4u-mqe</t>
+  </si>
+  <si>
+    <t>o5o5e-temlj</t>
+  </si>
+  <si>
+    <t>o5o5e-temlj-rov34-srg5y-3wwfs-ftc66-6jrub-cghdc-bdca6-b6wpk-bqe</t>
+  </si>
+  <si>
+    <t>徽煌社区一王来德</t>
+  </si>
+  <si>
+    <t>bd3ut-ltxzw-spgg7-vwiil-mht6q-5wmb5-izphr-e2dlp-korn5-pum6c-2ae</t>
+  </si>
+  <si>
+    <t>YOYO社区-小师妹</t>
+  </si>
+  <si>
+    <t>ua7io-qqrs4-2adyk-xp2hn-2g6n3-bppbb-nzjr2-6xeuh-7lisy-qdzxf-6ae</t>
+  </si>
+  <si>
+    <t>北部湾-币姥爷</t>
+  </si>
+  <si>
+    <t>uuql4-a4sym-up4db-5r5u4-xeb4j-ulmpz-rpnf2-nlxtw-wxwm5-vs4tm-xqe</t>
+  </si>
+  <si>
+    <t>亮点好</t>
+  </si>
+  <si>
+    <t>lp7m4-i5cwz-65xxk-pljea-vc4h3-gfm3q-4ywol-kda2q-5u5rl-acamq-gae</t>
+  </si>
+  <si>
+    <t>WAWA社区-米多</t>
+  </si>
+  <si>
+    <t>mhkxh-j2rcf-ihpvy-yjqg2-ill4n-r7f4w-o2dty-b5gw3-nq5tv-wttb4-yqe</t>
+  </si>
+  <si>
+    <t>玩赚社区～肖哥</t>
+  </si>
+  <si>
+    <t>2gfai-qu2il-jc3r3-ru54p-jxsap-63keb-zigv6-n7yfi-y6btp-44nda-vae</t>
+  </si>
+  <si>
+    <t>2lywz-</t>
+  </si>
+  <si>
+    <t>2lywz-ol57s-jjam7-7bpsv-rgnq6-3dkqm-oxbrr-mqpw7-jwpiq-2o7k5-qqe</t>
+  </si>
+  <si>
+    <t>242,737.02</t>
+  </si>
+  <si>
+    <t>牛油果社区姑姑</t>
+  </si>
+  <si>
+    <t>apvqp-gioa4-4qkxq-ofr6i-42x4j-sh67t-vmsdz-cqxsa-iu5xo-7uzez-uae</t>
+  </si>
+  <si>
+    <t>107,977.31</t>
+  </si>
+  <si>
+    <t>ygdhjhc</t>
+  </si>
+  <si>
+    <t>vlgr5-uviod-lneph-oqfli-n7suq-abhvz-7wikv-xzfyd-vgpxe-d46eu-qqe</t>
+  </si>
+  <si>
+    <t>YOYO社区-小妹</t>
+  </si>
+  <si>
+    <t>5sfrh-nn2s2-fxepc-267dy-5vrny-pq63m-kqnqq-a3vri-liwww-vjikm-wqe</t>
+  </si>
+  <si>
+    <t>ych～铿锵玫瑰</t>
+  </si>
+  <si>
+    <t>gf5fu-tsede-otijq-in36l-i5ay2-ixf3o-bvkof-kpduh-nmgnu-ah2x7-7ae</t>
+  </si>
+  <si>
+    <t>198,717.46</t>
+  </si>
+  <si>
+    <t>徽煌社区～杨哥</t>
+  </si>
+  <si>
+    <t>4bh5l-2bh6r-mzqs4-p6o4j-mwc6c-ect2p-ldghx-4zkvl-5y5at-7m3y3-iae</t>
+  </si>
+  <si>
+    <t>3,876.96</t>
+  </si>
+  <si>
+    <t>牛油果社区QQ2897906429</t>
+  </si>
+  <si>
+    <t>xq4gh-mqieu-2zoue-wvsks-4pton-cdm25-gb5wj-u5e3i-yvves-vqtce-gqe</t>
+  </si>
+  <si>
+    <t>122,321.13</t>
+  </si>
+  <si>
+    <t>蔡凤妹</t>
   </si>
   <si>
     <t>ds5da-yupel-tndyg-xgmid-hnpi3-wgdzy-ii5x6-n46bj-lg2n5-nwboa-mqe</t>
   </si>
   <si>
-    <t>9,282.54</t>
-[...716 lines deleted...]
-    <t>ODIMFUN</t>
+    <t>15,022.88</t>
+  </si>
+  <si>
+    <t>牛油果社区谢哥</t>
+  </si>
+  <si>
+    <t>d7tpo-pmn5b-6onbw-qzqo5-m33kk-nt67r-lpydn-rxtdq-gro76-yq4x2-iqe</t>
+  </si>
+  <si>
+    <t>202,600.07</t>
+  </si>
+  <si>
+    <t>u3uxs-65nmn</t>
+  </si>
+  <si>
+    <t>u3uxs-65nmn-epo3a-kpdf7-rn2jh-72dkc-7e6nv-qg755-6iym6-taos6-7ae</t>
+  </si>
+  <si>
+    <t>ywsyhlcmc</t>
   </si>
   <si>
     <t>ywgms-gjcjn-2nktj-capuz-sxgfu-ehx4y-fhtad-tpaez-y3noi-midgj-lqe</t>
   </si>
   <si>
-    <t>82,493.64</t>
-[...2 lines deleted...]
-    <t>RaskkkNiu</t>
+    <t>61,371.81</t>
+  </si>
+  <si>
+    <t>重庆社区～梓雅</t>
+  </si>
+  <si>
+    <t>77qga-cukjf-h4a4u-bbk4d-dfbs5-gxxvj-5f6n3-53pmq-jvuhh-anx2j-aae</t>
+  </si>
+  <si>
+    <t>147,497.35</t>
+  </si>
+  <si>
+    <t>1,019.43</t>
+  </si>
+  <si>
+    <t>福海静心</t>
+  </si>
+  <si>
+    <t>wqqi6-ct57q-xuspj-rsep4-4jtps-ih3e7-gorsc-exqsg-eq57k-truu3-wae</t>
+  </si>
+  <si>
+    <t>248,963.73</t>
+  </si>
+  <si>
+    <t>1,412.40</t>
+  </si>
+  <si>
+    <t>asdfghkll</t>
+  </si>
+  <si>
+    <t>64umj-gs67m-lyhvs-y4rpy-7nznz-7u7hj-xvl3n-ymnx2-yqor3-tnn3w-oqe</t>
+  </si>
+  <si>
+    <t>19,392.72</t>
+  </si>
+  <si>
+    <t>1,627.15</t>
+  </si>
+  <si>
+    <t>PUMPDIN/7</t>
+  </si>
+  <si>
+    <t>3wapb-rzsjk-ynhcq-en2qr-htkl5-pe7el-v7too-zhj2h-tejvm-hwvbz-4ae</t>
+  </si>
+  <si>
+    <t>62,308.12</t>
+  </si>
+  <si>
+    <t>2,809.65</t>
+  </si>
+  <si>
+    <t>我是标的参与者，教育学习探讨QQ3888411097</t>
   </si>
   <si>
     <t>hfvbi-3n3g2-xjvka-yv3q2-huxd5-6ufi5-qjyog-z4bhl-aiw2d-vmioa-aae</t>
   </si>
   <si>
-    <t>63,369.49</t>
-[...23 lines deleted...]
-    <t>2,809.65</t>
+    <t>131,078.88</t>
+  </si>
+  <si>
+    <t>3,795.99</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2406,54 +2301,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E316"/>
+  <dimension ref="A1:E296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E316"/>
+      <selection activeCell="A1" sqref="A1:E296"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -2463,68 +2358,68 @@
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2">
         <v>0.0</v>
       </c>
       <c r="D2" s="2">
         <v>0.0</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="D3" s="2">
         <v>0.0</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="2">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="D4" s="2">
         <v>0.0</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2">
         <v>0.0</v>
       </c>
       <c r="D5" s="2">
         <v>0.0</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2599,51 +2494,51 @@
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="2">
         <v>0.0</v>
       </c>
       <c r="D10" s="2">
         <v>0.0</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="2">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="D11" s="2">
         <v>0.0</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="2">
         <v>0.0</v>
       </c>
       <c r="D12" s="2">
         <v>0.0</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2667,51 +2562,51 @@
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2">
         <v>0.0</v>
       </c>
       <c r="D14" s="2">
         <v>0.0</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D15" s="2">
         <v>0.0</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="2">
         <v>0.0</v>
       </c>
       <c r="D16" s="2">
         <v>0.0</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2735,102 +2630,102 @@
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="2">
         <v>0.0</v>
       </c>
       <c r="D18" s="2">
         <v>0.0</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D19" s="2">
         <v>0.0</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="2">
         <v>0.0</v>
       </c>
       <c r="D20" s="2">
         <v>0.0</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="2">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="D21" s="2">
         <v>0.0</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D22" s="2">
         <v>0.0</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="2">
         <v>0.0</v>
       </c>
       <c r="D23" s="2">
         <v>0.0</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2871,476 +2766,476 @@
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="2">
         <v>0.0</v>
       </c>
       <c r="D26" s="2">
         <v>0.0</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D27" s="2">
         <v>0.0</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="2">
         <v>0.0</v>
       </c>
       <c r="D28" s="2">
         <v>0.0</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="C29" s="2">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="D29" s="2">
         <v>0.0</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="2">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="D30" s="2">
         <v>0.0</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C31" s="2">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="D31" s="2">
         <v>0.0</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="2">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="D32" s="2">
         <v>0.0</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C33" s="2">
-        <v>0.0</v>
+        <v>0.31</v>
       </c>
       <c r="D33" s="2">
         <v>0.0</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C34" s="2">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="D34" s="2">
         <v>0.0</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="2">
         <v>0.0</v>
       </c>
       <c r="D35" s="2">
         <v>0.0</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="2">
         <v>0.0</v>
       </c>
       <c r="D36" s="2">
         <v>0.0</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="2">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="D37" s="2">
         <v>0.0</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C38" s="2">
-        <v>126.0</v>
+        <v>0.01</v>
       </c>
       <c r="D38" s="2">
         <v>0.0</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="2">
-        <v>0.0</v>
+        <v>126.0</v>
       </c>
       <c r="D39" s="2">
         <v>0.0</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="2">
-        <v>2.32</v>
+        <v>0.01</v>
       </c>
       <c r="D40" s="2">
         <v>0.0</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C41" s="2">
-        <v>0.0</v>
+        <v>2.32</v>
       </c>
       <c r="D41" s="2">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C42" s="2">
         <v>0.0</v>
       </c>
       <c r="D42" s="2">
         <v>0.01</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C43" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D43" s="2">
         <v>0.01</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D44" s="2">
         <v>0.01</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="2">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="D45" s="2">
         <v>0.01</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C46" s="2">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="D46" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C47" s="2">
         <v>0.0</v>
       </c>
       <c r="D47" s="2">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="2">
         <v>0.0</v>
       </c>
       <c r="D48" s="2">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C49" s="2">
         <v>0.0</v>
       </c>
       <c r="D49" s="2">
-        <v>0.64</v>
+        <v>0.14</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="2">
         <v>0.0</v>
       </c>
       <c r="D50" s="2">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C51" s="2">
-        <v>16.6</v>
+        <v>0.0</v>
       </c>
       <c r="D51" s="2">
-        <v>1.0</v>
+        <v>0.67</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C52" s="2">
-        <v>0.0</v>
+        <v>16.6</v>
       </c>
       <c r="D52" s="2">
         <v>1.0</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C53" s="2">
         <v>0.0</v>
       </c>
       <c r="D53" s="2">
         <v>1.0</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3381,88 +3276,88 @@
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>115</v>
       </c>
       <c r="C56" s="2">
         <v>0.0</v>
       </c>
       <c r="D56" s="2">
         <v>1.0</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C57" s="2">
-        <v>40.3</v>
+        <v>0.0</v>
       </c>
       <c r="D57" s="2">
-        <v>2.8</v>
+        <v>1.0</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C58" s="2">
-        <v>15.12</v>
+        <v>40.3</v>
       </c>
       <c r="D58" s="2">
-        <v>4.09</v>
+        <v>2.8</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2" t="s">
         <v>120</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C59" s="2">
-        <v>19.039999999999999</v>
+        <v>15.12</v>
       </c>
       <c r="D59" s="2">
-        <v>6.16</v>
+        <v>4.09</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="2">
         <v>752.67999999999995</v>
       </c>
       <c r="D60" s="2">
         <v>6.57</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2" t="s">
         <v>124</v>
@@ -3605,4235 +3500,3895 @@
       </c>
       <c r="B69" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C69" s="2">
         <v>61.39</v>
       </c>
       <c r="D69" s="2">
         <v>17.050000000000001</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
         <v>142</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C70" s="2">
         <v>0.0</v>
       </c>
       <c r="D70" s="2">
-        <v>17.88</v>
+        <v>18.57</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C71" s="2">
-        <v>0.0</v>
+        <v>2.49</v>
       </c>
       <c r="D71" s="2">
-        <v>18.57</v>
+        <v>18.58</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C72" s="2">
-        <v>2.49</v>
+        <v>42.85</v>
       </c>
       <c r="D72" s="2">
-        <v>18.58</v>
+        <v>18.61</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C73" s="2">
-        <v>42.85</v>
+        <v>117.86</v>
       </c>
       <c r="D73" s="2">
-        <v>18.61</v>
+        <v>18.89</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C74" s="2">
-        <v>117.86</v>
+        <v>1.0</v>
       </c>
       <c r="D74" s="2">
-        <v>18.89</v>
+        <v>19.98</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C75" s="2">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D75" s="2">
-        <v>19.98</v>
+        <v>20.0</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C76" s="2">
         <v>0.0</v>
       </c>
       <c r="D76" s="2">
         <v>20.0</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C77" s="2">
-        <v>0.0</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="D77" s="2">
-        <v>20.0</v>
+        <v>20.7</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C78" s="2">
-        <v>64.40000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D78" s="2">
-        <v>20.7</v>
+        <v>26.5</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2" t="s">
         <v>160</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C79" s="2">
         <v>0.0</v>
       </c>
       <c r="D79" s="2">
-        <v>26.5</v>
+        <v>27.76</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>163</v>
       </c>
       <c r="C80" s="2">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="D80" s="2">
-        <v>27.76</v>
+        <v>30.42</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C81" s="2">
-        <v>0.0</v>
+        <v>543.19000000000005</v>
       </c>
       <c r="D81" s="2">
-        <v>30.42</v>
+        <v>35.43</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C82" s="2">
-        <v>543.19000000000005</v>
+        <v>0.03</v>
       </c>
       <c r="D82" s="2">
-        <v>35.43</v>
+        <v>35.77</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C83" s="2">
-        <v>0.0</v>
+        <v>120.34</v>
       </c>
       <c r="D83" s="2">
-        <v>35.77</v>
+        <v>38.56</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C84" s="2">
-        <v>120.34</v>
+        <v>44.69</v>
       </c>
       <c r="D84" s="2">
-        <v>38.56</v>
+        <v>39.19</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
         <v>172</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C85" s="2">
-        <v>44.69</v>
+        <v>0.0</v>
       </c>
       <c r="D85" s="2">
-        <v>39.19</v>
+        <v>41.22</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C86" s="2">
-        <v>0.0</v>
+        <v>1.17</v>
       </c>
       <c r="D86" s="2">
-        <v>41.22</v>
+        <v>42.62</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C87" s="2">
-        <v>1.17</v>
+        <v>272.87</v>
       </c>
       <c r="D87" s="2">
-        <v>42.62</v>
+        <v>43.18</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
         <v>178</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C88" s="2">
-        <v>272.87</v>
+        <v>484.19</v>
       </c>
       <c r="D88" s="2">
-        <v>43.18</v>
+        <v>43.64</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
         <v>180</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C89" s="2">
-        <v>484.19</v>
+        <v>484.29000000000002</v>
       </c>
       <c r="D89" s="2">
-        <v>43.64</v>
+        <v>43.65</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>183</v>
       </c>
       <c r="C90" s="2">
-        <v>484.29000000000002</v>
+        <v>0.1</v>
       </c>
       <c r="D90" s="2">
-        <v>43.65</v>
+        <v>50.0</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C91" s="2">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D91" s="2">
         <v>50.0</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C92" s="2">
-        <v>1.0</v>
+        <v>18.84</v>
       </c>
       <c r="D92" s="2">
-        <v>50.0</v>
+        <v>52.4</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C93" s="2">
-        <v>18.84</v>
+        <v>23.94</v>
       </c>
       <c r="D93" s="2">
-        <v>52.4</v>
+        <v>57.99</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C94" s="2">
-        <v>23.94</v>
+        <v>34.34</v>
       </c>
       <c r="D94" s="2">
-        <v>57.99</v>
+        <v>61.86</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
         <v>192</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C95" s="2">
-        <v>34.34</v>
+        <v>0.0</v>
       </c>
       <c r="D95" s="2">
-        <v>61.86</v>
+        <v>64.54000000000001</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
         <v>194</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C96" s="2">
         <v>0.0</v>
       </c>
       <c r="D96" s="2">
         <v>70.42</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="2" t="s">
         <v>196</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C97" s="2">
         <v>0.0</v>
       </c>
       <c r="D97" s="2">
         <v>71.97</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
         <v>198</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="C98" s="2" t="s">
-        <v>200</v>
+      <c r="C98" s="2">
+        <v>38.28</v>
       </c>
       <c r="D98" s="2">
-        <v>77.81999999999999</v>
+        <v>78.14</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="B99" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="B99" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="2">
-        <v>38.28</v>
+        <v>0.0</v>
       </c>
       <c r="D99" s="2">
-        <v>78.14</v>
+        <v>80.34999999999999</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B100" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="B100" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="2">
-        <v>0.0</v>
+        <v>25.22</v>
       </c>
       <c r="D100" s="2">
-        <v>80.34999999999999</v>
+        <v>81.89</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B101" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="B101" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="2">
-        <v>25.22</v>
+        <v>713.73000000000002</v>
       </c>
       <c r="D101" s="2">
-        <v>81.89</v>
+        <v>82.91</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B102" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="B102" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="2">
-        <v>713.73000000000002</v>
+        <v>7.22</v>
       </c>
       <c r="D102" s="2">
-        <v>82.91</v>
+        <v>83.56</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B103" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="B103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="2">
-        <v>7.22</v>
+        <v>0.0</v>
       </c>
       <c r="D103" s="2">
-        <v>83.56</v>
+        <v>92.5</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B104" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="B104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="2">
-        <v>553.61000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D104" s="2">
-        <v>89.64</v>
+        <v>95.47</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B105" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="B105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="2">
-        <v>0.0</v>
+        <v>500.19</v>
       </c>
       <c r="D105" s="2">
-        <v>92.5</v>
+        <v>97.31</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B106" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="B106" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="2">
-        <v>0.0</v>
+        <v>654.95000000000005</v>
       </c>
       <c r="D106" s="2">
-        <v>95.47</v>
+        <v>105.099999999999994</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B107" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="B107" s="2" t="s">
+      <c r="C107" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="C107" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="2">
-        <v>97.31</v>
+        <v>105.73</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C108" s="2">
-        <v>654.95000000000005</v>
+        <v>9.55</v>
       </c>
       <c r="D108" s="2">
-        <v>105.099999999999994</v>
+        <v>112.48</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>223</v>
       </c>
       <c r="D109" s="2">
-        <v>105.73</v>
+        <v>112.97</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
         <v>224</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C110" s="2">
-        <v>9.55</v>
+        <v>192.77000000000001</v>
       </c>
       <c r="D110" s="2">
-        <v>112.48</v>
+        <v>114.34999999999999</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2" t="s">
         <v>226</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="C111" s="2" t="s">
-        <v>228</v>
+      <c r="C111" s="2">
+        <v>53.060000000000002</v>
       </c>
       <c r="D111" s="2">
-        <v>112.97</v>
+        <v>114.61</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B112" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="B112" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="2">
-        <v>192.77000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D112" s="2">
-        <v>114.34999999999999</v>
+        <v>116.87</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B113" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="B113" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="2">
-        <v>53.060000000000002</v>
+        <v>0.05</v>
       </c>
       <c r="D113" s="2">
-        <v>114.61</v>
+        <v>117.89</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="B114" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B114" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="2">
         <v>0.0</v>
       </c>
       <c r="D114" s="2">
-        <v>116.87</v>
+        <v>119.40000000000001</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B115" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="B115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="2">
-        <v>0.0</v>
+        <v>3.03</v>
       </c>
       <c r="D115" s="2">
-        <v>117.89</v>
+        <v>121.43000000000001</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="B116" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="2">
         <v>0.0</v>
       </c>
       <c r="D116" s="2">
-        <v>119.40000000000001</v>
+        <v>121.70999999999999</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B117" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="B117" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="2">
-        <v>3.03</v>
+        <v>53.54</v>
       </c>
       <c r="D117" s="2">
-        <v>121.43000000000001</v>
+        <v>126.41</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="B118" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="B118" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="2">
         <v>0.0</v>
       </c>
       <c r="D118" s="2">
-        <v>121.70999999999999</v>
+        <v>129.34999999999999</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B119" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="B119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="2">
-        <v>53.54</v>
+        <v>0.0</v>
       </c>
       <c r="D119" s="2">
-        <v>126.41</v>
+        <v>131.34</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="B120" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="B120" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="2">
         <v>0.0</v>
       </c>
       <c r="D120" s="2">
-        <v>129.34999999999999</v>
+        <v>135.50999999999999</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B121" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="B121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="2">
         <v>0.0</v>
       </c>
       <c r="D121" s="2">
-        <v>131.34</v>
+        <v>137.97</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="B122" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="B122" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="2">
-        <v>0.0</v>
+        <v>11.48</v>
       </c>
       <c r="D122" s="2">
-        <v>135.50999999999999</v>
+        <v>139.38</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B123" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="B123" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="2">
-        <v>0.0</v>
+        <v>5.08</v>
       </c>
       <c r="D123" s="2">
-        <v>137.97</v>
+        <v>139.46000000000001</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B124" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="B124" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="2">
-        <v>11.48</v>
+        <v>0.0</v>
       </c>
       <c r="D124" s="2">
-        <v>139.38</v>
+        <v>145.99000000000001</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="B125" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="B125" s="2" t="s">
+      <c r="C125" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="C125" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D125" s="2">
-        <v>139.46000000000001</v>
+        <v>147.75999999999999</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2" t="s">
         <v>257</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>258</v>
       </c>
       <c r="C126" s="2">
         <v>0.0</v>
       </c>
       <c r="D126" s="2">
-        <v>145.99000000000001</v>
+        <v>150.69</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2" t="s">
         <v>259</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="C127" s="2" t="s">
-        <v>261</v>
+      <c r="C127" s="2">
+        <v>0.12</v>
       </c>
       <c r="D127" s="2">
-        <v>147.75999999999999</v>
+        <v>150.93000000000001</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="B128" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="B128" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="2">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="D128" s="2">
-        <v>150.69</v>
+        <v>153.72</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B129" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="B129" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="2">
-        <v>0.0</v>
+        <v>452.72000000000003</v>
       </c>
       <c r="D129" s="2">
-        <v>150.93000000000001</v>
+        <v>156.37</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="B130" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="B130" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130" s="2">
-        <v>0.0</v>
+        <v>407.42000000000002</v>
       </c>
       <c r="D130" s="2">
-        <v>153.72</v>
+        <v>159.19999999999999</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="B131" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="B131" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" s="2">
         <v>0.0</v>
       </c>
       <c r="D131" s="2">
-        <v>155.53999999999999</v>
+        <v>161.75</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="B132" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="B132" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="2">
-        <v>452.72000000000003</v>
+        <v>0.09</v>
       </c>
       <c r="D132" s="2">
-        <v>156.37</v>
+        <v>163.41</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B133" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="B133" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" s="2">
-        <v>407.42000000000002</v>
+        <v>0.0</v>
       </c>
       <c r="D133" s="2">
-        <v>159.19999999999999</v>
+        <v>169.56999999999999</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="B134" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="B134" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" s="2">
         <v>0.0</v>
       </c>
       <c r="D134" s="2">
-        <v>161.75</v>
+        <v>171.94</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="B135" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="B135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="2">
-        <v>0.0</v>
+        <v>535.86000000000001</v>
       </c>
       <c r="D135" s="2">
-        <v>163.41</v>
+        <v>173.090000000000003</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B136" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="B136" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="2">
-        <v>0.0</v>
+        <v>0.92</v>
       </c>
       <c r="D136" s="2">
-        <v>169.56999999999999</v>
+        <v>177.77000000000001</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="B137" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="B137" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="2">
-        <v>0.0</v>
+        <v>5.6</v>
       </c>
       <c r="D137" s="2">
-        <v>171.94</v>
+        <v>181.46000000000001</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="B138" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="B138" s="2" t="s">
+      <c r="C138" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="C138" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D138" s="2">
-        <v>173.090000000000003</v>
+        <v>181.84</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>285</v>
       </c>
       <c r="C139" s="2">
-        <v>0.92</v>
+        <v>0.0</v>
       </c>
       <c r="D139" s="2">
-        <v>177.77000000000001</v>
+        <v>182.86000000000001</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2" t="s">
         <v>286</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="C140" s="2" t="s">
-        <v>288</v>
+      <c r="C140" s="2">
+        <v>0.0</v>
       </c>
       <c r="D140" s="2">
-        <v>179.63</v>
+        <v>188.25</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="B141" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B141" s="2" t="s">
+      <c r="C141" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="C141" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D141" s="2">
-        <v>181.16999999999999</v>
+        <v>190.0</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C142" s="2">
-        <v>5.6</v>
+        <v>0.34</v>
       </c>
       <c r="D142" s="2">
-        <v>181.46000000000001</v>
+        <v>190.99000000000001</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2" t="s">
         <v>293</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="C143" s="2" t="s">
-        <v>295</v>
+      <c r="C143" s="2">
+        <v>0.81</v>
       </c>
       <c r="D143" s="2">
-        <v>181.84</v>
+        <v>191.68000000000001</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="B144" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="B144" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" s="2">
-        <v>0.0</v>
+        <v>1.15</v>
       </c>
       <c r="D144" s="2">
-        <v>182.86000000000001</v>
+        <v>192.94</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="B145" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="B145" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" s="2">
         <v>0.0</v>
       </c>
       <c r="D145" s="2">
-        <v>188.25</v>
+        <v>193.83000000000001</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B146" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="B146" s="2" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="C146" s="2">
+        <v>0.13</v>
       </c>
       <c r="D146" s="2">
-        <v>190.0</v>
+        <v>194.97999999999999</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C147" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="B147" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D147" s="2">
-        <v>190.99000000000001</v>
+        <v>197.22999999999999</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B148" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="B148" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" s="2">
-        <v>0.81</v>
+        <v>0.49</v>
       </c>
       <c r="D148" s="2">
-        <v>191.68000000000001</v>
+        <v>197.33000000000001</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="B149" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="B149" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149" s="2">
-        <v>1.15</v>
+        <v>5.65</v>
       </c>
       <c r="D149" s="2">
-        <v>192.94</v>
+        <v>197.43000000000001</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="B150" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="B150" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" s="2">
-        <v>0.0</v>
+        <v>0.99</v>
       </c>
       <c r="D150" s="2">
-        <v>193.83000000000001</v>
+        <v>199.099999999999994</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="B151" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="B151" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" s="2">
         <v>0.0</v>
       </c>
       <c r="D151" s="2">
-        <v>194.97999999999999</v>
+        <v>199.87</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="B152" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B152" s="2" t="s">
-[...3 lines deleted...]
-        <v>315</v>
+      <c r="C152" s="2">
+        <v>0.0</v>
       </c>
       <c r="D152" s="2">
-        <v>197.22999999999999</v>
+        <v>200.33000000000001</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C153" s="2">
-        <v>0.0</v>
+        <v>44.87</v>
       </c>
       <c r="D153" s="2">
-        <v>197.33000000000001</v>
+        <v>205.93000000000001</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C154" s="2">
-        <v>5.65</v>
+        <v>0.81</v>
       </c>
       <c r="D154" s="2">
-        <v>197.43000000000001</v>
+        <v>206.080000000000013</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C155" s="2">
-        <v>0.0</v>
+        <v>0.78</v>
       </c>
       <c r="D155" s="2">
-        <v>197.83000000000001</v>
+        <v>206.25999999999999</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C156" s="2">
-        <v>0.99</v>
+        <v>0.12</v>
       </c>
       <c r="D156" s="2">
-        <v>199.099999999999994</v>
+        <v>206.37</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C157" s="2">
-        <v>0.0</v>
+        <v>450.83999999999997</v>
       </c>
       <c r="D157" s="2">
-        <v>199.87</v>
+        <v>206.38999999999999</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C158" s="2">
-        <v>0.0</v>
+        <v>0.98</v>
       </c>
       <c r="D158" s="2">
-        <v>200.33000000000001</v>
+        <v>206.40000000000001</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C159" s="2">
-        <v>44.87</v>
+        <v>0.0</v>
       </c>
       <c r="D159" s="2">
-        <v>205.93000000000001</v>
+        <v>207.080000000000013</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C160" s="2">
-        <v>0.81</v>
+        <v>0.0</v>
       </c>
       <c r="D160" s="2">
-        <v>206.080000000000013</v>
+        <v>207.63999999999999</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C161" s="2">
-        <v>0.78</v>
+        <v>0.41</v>
       </c>
       <c r="D161" s="2">
-        <v>206.25999999999999</v>
+        <v>207.66</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C162" s="2">
-        <v>0.0</v>
+        <v>0.39</v>
       </c>
       <c r="D162" s="2">
-        <v>206.37</v>
+        <v>207.66</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C163" s="2">
-        <v>450.83999999999997</v>
+        <v>26.18</v>
       </c>
       <c r="D163" s="2">
-        <v>206.38999999999999</v>
+        <v>207.83000000000001</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C164" s="2">
-        <v>0.98</v>
+        <v>0.14</v>
       </c>
       <c r="D164" s="2">
-        <v>206.40000000000001</v>
+        <v>207.90000000000001</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C165" s="2">
-        <v>0.0</v>
+        <v>337.5</v>
       </c>
       <c r="D165" s="2">
-        <v>207.080000000000013</v>
+        <v>208.18000000000001</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C166" s="2">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="D166" s="2">
-        <v>207.63999999999999</v>
+        <v>208.43000000000001</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C167" s="2">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="D167" s="2">
-        <v>207.66</v>
+        <v>208.75</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C168" s="2">
-        <v>0.0</v>
+        <v>167.49000000000001</v>
       </c>
       <c r="D168" s="2">
-        <v>207.66</v>
+        <v>208.87</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C169" s="2">
-        <v>735.13</v>
+        <v>0.51</v>
       </c>
       <c r="D169" s="2">
-        <v>207.66</v>
+        <v>209.43000000000001</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C170" s="2">
-        <v>26.18</v>
+        <v>0.3</v>
       </c>
       <c r="D170" s="2">
-        <v>207.83000000000001</v>
+        <v>209.63</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C171" s="2">
-        <v>0.0</v>
+        <v>10.51</v>
       </c>
       <c r="D171" s="2">
-        <v>207.90000000000001</v>
+        <v>209.99000000000001</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C172" s="2">
-        <v>337.5</v>
+        <v>0.0</v>
       </c>
       <c r="D172" s="2">
-        <v>208.18000000000001</v>
+        <v>210.060000000000002</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C173" s="2">
         <v>0.0</v>
       </c>
       <c r="D173" s="2">
-        <v>208.43000000000001</v>
+        <v>210.069999999999993</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C174" s="2">
         <v>0.0</v>
       </c>
       <c r="D174" s="2">
-        <v>208.75</v>
+        <v>210.21000000000001</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C175" s="2">
-        <v>167.49000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D175" s="2">
-        <v>208.87</v>
+        <v>210.99000000000001</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C176" s="2">
         <v>0.0</v>
       </c>
       <c r="D176" s="2">
-        <v>209.43000000000001</v>
+        <v>211.22999999999999</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C177" s="2">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="D177" s="2">
-        <v>209.63</v>
+        <v>211.47999999999999</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C178" s="2">
-        <v>10.51</v>
+        <v>0.07</v>
       </c>
       <c r="D178" s="2">
-        <v>209.99000000000001</v>
+        <v>211.50999999999999</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C179" s="2">
-        <v>0.0</v>
+        <v>2.89</v>
       </c>
       <c r="D179" s="2">
-        <v>210.060000000000002</v>
+        <v>214.68000000000001</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C180" s="2">
-        <v>0.0</v>
+        <v>2.29</v>
       </c>
       <c r="D180" s="2">
-        <v>210.069999999999993</v>
+        <v>214.78</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C181" s="2">
-        <v>0.0</v>
+        <v>2.19</v>
       </c>
       <c r="D181" s="2">
-        <v>210.21000000000001</v>
+        <v>214.96000000000001</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="2" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C182" s="2">
         <v>0.0</v>
       </c>
       <c r="D182" s="2">
-        <v>210.99000000000001</v>
+        <v>215.34999999999999</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="2" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C183" s="2">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="D183" s="2">
-        <v>211.22999999999999</v>
+        <v>216.36000000000001</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="2" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C184" s="2">
-        <v>0.0</v>
+        <v>201.0099999999999909</v>
       </c>
       <c r="D184" s="2">
-        <v>211.47999999999999</v>
+        <v>218.50999999999999</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="2" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C185" s="2">
-        <v>0.0</v>
+        <v>5.34</v>
       </c>
       <c r="D185" s="2">
-        <v>211.50999999999999</v>
+        <v>221.44999999999999</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C186" s="2">
-        <v>2.89</v>
+        <v>5.34</v>
       </c>
       <c r="D186" s="2">
-        <v>214.68000000000001</v>
+        <v>221.50999999999999</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="2" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C187" s="2">
-        <v>2.29</v>
+        <v>0.0</v>
       </c>
       <c r="D187" s="2">
-        <v>214.78</v>
+        <v>222.19</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C188" s="2">
-        <v>2.19</v>
+        <v>412.63</v>
       </c>
       <c r="D188" s="2">
-        <v>214.96000000000001</v>
+        <v>224.66999999999999</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C189" s="2">
-        <v>0.0</v>
+        <v>10.5</v>
       </c>
       <c r="D189" s="2">
-        <v>216.36000000000001</v>
+        <v>228.18000000000001</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C190" s="2">
-        <v>201.0099999999999909</v>
+        <v>74.11</v>
       </c>
       <c r="D190" s="2">
-        <v>218.50999999999999</v>
+        <v>232.38999999999999</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C191" s="2">
-        <v>5.34</v>
+        <v>4.86</v>
       </c>
       <c r="D191" s="2">
-        <v>221.44999999999999</v>
+        <v>234.53999999999999</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C192" s="2">
-        <v>5.34</v>
+        <v>0.0</v>
       </c>
       <c r="D192" s="2">
-        <v>221.50999999999999</v>
+        <v>245.88999999999999</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C193" s="2">
-        <v>0.0</v>
+        <v>17.62</v>
       </c>
       <c r="D193" s="2">
-        <v>222.19</v>
+        <v>247.52000000000001</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C194" s="2">
-        <v>412.63</v>
+        <v>5.73</v>
       </c>
       <c r="D194" s="2">
-        <v>224.66999999999999</v>
+        <v>249.97</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C195" s="2">
-        <v>10.5</v>
+        <v>0.15</v>
       </c>
       <c r="D195" s="2">
-        <v>228.18000000000001</v>
+        <v>250.53999999999999</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C196" s="2">
-        <v>74.11</v>
+        <v>8.98</v>
       </c>
       <c r="D196" s="2">
-        <v>232.38999999999999</v>
+        <v>250.63</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C197" s="2">
-        <v>4.86</v>
+        <v>7.5</v>
       </c>
       <c r="D197" s="2">
-        <v>234.53999999999999</v>
+        <v>251.16999999999999</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="2" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C198" s="2">
-        <v>968.10000000000002</v>
+        <v>9.91</v>
       </c>
       <c r="D198" s="2">
-        <v>239.91</v>
+        <v>251.19999999999999</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C199" s="2" t="s">
         <v>408</v>
       </c>
-      <c r="B199" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D199" s="2">
-        <v>245.88999999999999</v>
+        <v>252.59</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="B200" s="2" t="s">
         <v>410</v>
       </c>
-      <c r="B200" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" s="2">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="D200" s="2">
-        <v>246.69999999999999</v>
+        <v>253.18000000000001</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B201" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="B201" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" s="2">
-        <v>17.62</v>
+        <v>479.91000000000003</v>
       </c>
       <c r="D201" s="2">
-        <v>247.52000000000001</v>
+        <v>253.53999999999999</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="B202" s="2" t="s">
         <v>414</v>
       </c>
-      <c r="B202" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="2">
-        <v>51.44</v>
+        <v>8.36</v>
       </c>
       <c r="D202" s="2">
-        <v>247.63</v>
+        <v>254.72999999999999</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="B203" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="B203" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C203" s="2">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="D203" s="2">
-        <v>247.69999999999999</v>
+        <v>254.77000000000001</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="B204" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="B204" s="2" t="s">
-[...3 lines deleted...]
-        <v>420</v>
+      <c r="C204" s="2">
+        <v>0.1</v>
       </c>
       <c r="D204" s="2">
-        <v>247.77000000000001</v>
+        <v>255.21000000000001</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C205" s="2">
-        <v>5.73</v>
+        <v>0.0</v>
       </c>
       <c r="D205" s="2">
-        <v>249.97</v>
+        <v>256.86000000000001</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C206" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="B206" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D206" s="2">
-        <v>250.53999999999999</v>
+        <v>256.94999999999999</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="B207" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="B207" s="2" t="s">
-[...3 lines deleted...]
-        <v>427</v>
+      <c r="C207" s="2">
+        <v>2.0</v>
       </c>
       <c r="D207" s="2">
-        <v>250.58000000000001</v>
+        <v>261.089999999999975</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C208" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="B208" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D208" s="2">
-        <v>250.63</v>
+        <v>262.25</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="B209" s="2" t="s">
         <v>430</v>
       </c>
-      <c r="B209" s="2" t="s">
+      <c r="C209" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="C209" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D209" s="2">
-        <v>251.16999999999999</v>
+        <v>262.68000000000001</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="2" t="s">
         <v>432</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="C210" s="2">
-        <v>9.91</v>
+      <c r="C210" s="2" t="s">
+        <v>434</v>
       </c>
       <c r="D210" s="2">
-        <v>251.19999999999999</v>
+        <v>262.99000000000001</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D211" s="2">
-        <v>252.59</v>
+        <v>263.23000000000002</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C212" s="2">
         <v>0.0</v>
       </c>
       <c r="D212" s="2">
-        <v>253.18000000000001</v>
+        <v>264.50999999999999</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C213" s="2">
-        <v>479.91000000000003</v>
+        <v>169.53</v>
       </c>
       <c r="D213" s="2">
-        <v>253.53999999999999</v>
+        <v>264.69</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>8.36</v>
+        <v>443</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>444</v>
       </c>
       <c r="D214" s="2">
-        <v>254.72999999999999</v>
+        <v>265.0</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C215" s="2">
         <v>0.0</v>
       </c>
       <c r="D215" s="2">
-        <v>254.77000000000001</v>
+        <v>268.61000000000001</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C216" s="2">
-        <v>0.0</v>
+        <v>9.26</v>
       </c>
       <c r="D216" s="2">
-        <v>255.21000000000001</v>
+        <v>273.79000000000002</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="2" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>450</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>451</v>
       </c>
       <c r="D217" s="2">
-        <v>256.86000000000001</v>
+        <v>274.19999999999999</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="2" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>453</v>
+      </c>
+      <c r="C218" s="2">
+        <v>454.0099999999999909</v>
       </c>
       <c r="D218" s="2">
-        <v>256.94999999999999</v>
+        <v>275.32999999999998</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="2" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>455</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>456</v>
       </c>
       <c r="D219" s="2">
-        <v>261.089999999999975</v>
+        <v>275.60000000000002</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="2" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D220" s="2">
-        <v>262.25</v>
+        <v>276.24000000000001</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>461</v>
+      </c>
+      <c r="C221" s="2">
+        <v>79.22</v>
       </c>
       <c r="D221" s="2">
-        <v>262.68000000000001</v>
+        <v>278.23000000000002</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>463</v>
+      </c>
+      <c r="C222" s="2">
+        <v>32.42</v>
       </c>
       <c r="D222" s="2">
-        <v>262.99000000000001</v>
+        <v>281.14999999999998</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D223" s="2">
-        <v>263.23000000000002</v>
+        <v>281.79000000000002</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C224" s="2">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="D224" s="2">
-        <v>264.50999999999999</v>
+        <v>282.14999999999998</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C225" s="2">
-        <v>169.53</v>
+        <v>0.01</v>
       </c>
       <c r="D225" s="2">
-        <v>264.69</v>
+        <v>283.82999999999998</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="C226" s="2" t="s">
         <v>472</v>
       </c>
+      <c r="C226" s="2">
+        <v>382.12</v>
+      </c>
       <c r="D226" s="2">
-        <v>267.72000000000003</v>
+        <v>283.83999999999997</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="2" t="s">
         <v>473</v>
       </c>
       <c r="B227" s="2" t="s">
         <v>474</v>
       </c>
       <c r="C227" s="2">
-        <v>0.0</v>
+        <v>10.050000000000001</v>
       </c>
       <c r="D227" s="2">
-        <v>268.61000000000001</v>
+        <v>285.56</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2" t="s">
         <v>475</v>
       </c>
       <c r="B228" s="2" t="s">
         <v>476</v>
       </c>
       <c r="C228" s="2">
-        <v>9.26</v>
+        <v>0.0</v>
       </c>
       <c r="D228" s="2">
-        <v>273.79000000000002</v>
+        <v>288.81</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="2" t="s">
         <v>477</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>478</v>
       </c>
       <c r="C229" s="2">
-        <v>454.0099999999999909</v>
+        <v>24.1</v>
       </c>
       <c r="D229" s="2">
-        <v>275.32999999999998</v>
+        <v>289.38999999999999</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2" t="s">
         <v>479</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>480</v>
       </c>
-      <c r="C230" s="2" t="s">
-        <v>481</v>
+      <c r="C230" s="2">
+        <v>0.0</v>
       </c>
       <c r="D230" s="2">
-        <v>275.60000000000002</v>
+        <v>290.69999999999999</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="B231" s="2" t="s">
         <v>482</v>
       </c>
-      <c r="B231" s="2" t="s">
+      <c r="C231" s="2" t="s">
         <v>483</v>
       </c>
-      <c r="C231" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D231" s="2">
-        <v>276.24000000000001</v>
+        <v>291.32999999999998</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="B232" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="B232" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" s="2">
-        <v>79.22</v>
+        <v>142.16</v>
       </c>
       <c r="D232" s="2">
-        <v>278.23000000000002</v>
+        <v>293.0099999999999909</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B233" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="B233" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="2">
-        <v>0.0</v>
+        <v>87.2</v>
       </c>
       <c r="D233" s="2">
-        <v>278.83999999999997</v>
+        <v>293.45999999999998</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="B234" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="B234" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="2">
-        <v>32.42</v>
+        <v>0.0</v>
       </c>
       <c r="D234" s="2">
-        <v>281.14999999999998</v>
+        <v>293.62</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="B235" s="2" t="s">
         <v>491</v>
       </c>
-      <c r="B235" s="2" t="s">
-[...3 lines deleted...]
-        <v>493</v>
+      <c r="C235" s="2">
+        <v>0.0</v>
       </c>
       <c r="D235" s="2">
-        <v>281.79000000000002</v>
+        <v>294.52999999999997</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C236" s="2">
-        <v>0.0</v>
+        <v>1.65</v>
       </c>
       <c r="D236" s="2">
-        <v>282.14999999999998</v>
+        <v>296.82999999999998</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C237" s="2">
-        <v>0.0</v>
+        <v>94.56</v>
       </c>
       <c r="D237" s="2">
-        <v>283.82999999999998</v>
+        <v>299.38999999999999</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C238" s="2">
-        <v>382.12</v>
+        <v>829.47000000000003</v>
       </c>
       <c r="D238" s="2">
-        <v>283.83999999999997</v>
+        <v>299.87</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C239" s="2">
-        <v>10.050000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D239" s="2">
-        <v>285.56</v>
+        <v>303.49000000000001</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C240" s="2">
         <v>0.0</v>
       </c>
       <c r="D240" s="2">
-        <v>288.81</v>
+        <v>305.23000000000002</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C241" s="2">
-        <v>24.1</v>
+        <v>0.52</v>
       </c>
       <c r="D241" s="2">
-        <v>289.38999999999999</v>
+        <v>306.11000000000001</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C242" s="2">
         <v>0.0</v>
       </c>
       <c r="D242" s="2">
-        <v>290.69999999999999</v>
+        <v>307.0099999999999909</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>507</v>
+      </c>
+      <c r="C243" s="2">
+        <v>340.22000000000003</v>
       </c>
       <c r="D243" s="2">
-        <v>291.32999999999998</v>
+        <v>308.25</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>142.16</v>
+        <v>509</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>510</v>
       </c>
       <c r="D244" s="2">
-        <v>293.0099999999999909</v>
+        <v>309.61000000000001</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C245" s="2">
-        <v>87.2</v>
+        <v>819.25999999999999</v>
       </c>
       <c r="D245" s="2">
-        <v>293.45999999999998</v>
+        <v>314.79000000000002</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="2" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C246" s="2">
-        <v>0.0</v>
+        <v>183.53999999999999</v>
       </c>
       <c r="D246" s="2">
-        <v>293.62</v>
+        <v>316.73000000000002</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="2" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C247" s="2">
-        <v>0.0</v>
+        <v>183.69999999999999</v>
       </c>
       <c r="D247" s="2">
-        <v>294.52999999999997</v>
+        <v>316.87</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C248" s="2">
-        <v>0.0</v>
+        <v>80.65000000000001</v>
       </c>
       <c r="D248" s="2">
-        <v>294.81</v>
+        <v>317.81999999999999</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C249" s="2">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="D249" s="2">
-        <v>294.88</v>
+        <v>321.69</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C250" s="2">
-        <v>1.65</v>
+        <v>628.89999999999998</v>
       </c>
       <c r="D250" s="2">
-        <v>296.82999999999998</v>
+        <v>322.88999999999999</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="2" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>524</v>
+      </c>
+      <c r="C251" s="2">
+        <v>0.66</v>
       </c>
       <c r="D251" s="2">
-        <v>298.62</v>
+        <v>328.47000000000003</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C252" s="2">
-        <v>94.56</v>
+        <v>15.79</v>
       </c>
       <c r="D252" s="2">
-        <v>299.38999999999999</v>
+        <v>331.91000000000003</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="2" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>829.47000000000003</v>
+        <v>528</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>529</v>
       </c>
       <c r="D253" s="2">
-        <v>299.87</v>
+        <v>333.63999999999999</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C254" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="B254" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D254" s="2">
-        <v>303.49000000000001</v>
+        <v>337.13999999999999</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B255" s="2" t="s">
         <v>534</v>
       </c>
-      <c r="B255" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C255" s="2">
-        <v>0.0</v>
+        <v>2.85</v>
       </c>
       <c r="D255" s="2">
-        <v>305.23000000000002</v>
+        <v>337.25999999999999</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="B256" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="B256" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C256" s="2">
-        <v>0.0</v>
+        <v>65.93000000000001</v>
       </c>
       <c r="D256" s="2">
-        <v>306.11000000000001</v>
+        <v>341.18000000000001</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="B257" s="2" t="s">
         <v>538</v>
       </c>
-      <c r="B257" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C257" s="2">
-        <v>110.41</v>
+        <v>135.80000000000001</v>
       </c>
       <c r="D257" s="2">
-        <v>306.50999999999999</v>
+        <v>342.62</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="B258" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="B258" s="2" t="s">
+      <c r="C258" s="2" t="s">
         <v>541</v>
       </c>
-      <c r="C258" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D258" s="2">
-        <v>307.0099999999999909</v>
+        <v>344.79000000000002</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C259" s="2">
-        <v>340.22000000000003</v>
+        <v>814.85000000000002</v>
       </c>
       <c r="D259" s="2">
-        <v>308.25</v>
+        <v>344.95999999999998</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="C260" s="2" t="s">
-        <v>546</v>
+      <c r="C260" s="2">
+        <v>0.88</v>
       </c>
       <c r="D260" s="2">
-        <v>309.61000000000001</v>
+        <v>349.019999999999982</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="B261" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="B261" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C261" s="2">
-        <v>0.0</v>
+        <v>5.56</v>
       </c>
       <c r="D261" s="2">
-        <v>310.81</v>
+        <v>352.31999999999999</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="B262" s="2" t="s">
         <v>549</v>
       </c>
-      <c r="B262" s="2" t="s">
+      <c r="C262" s="2" t="s">
         <v>550</v>
       </c>
-      <c r="C262" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D262" s="2">
-        <v>312.39999999999998</v>
+        <v>353.43000000000001</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="2" t="s">
         <v>551</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>552</v>
       </c>
       <c r="C263" s="2">
-        <v>819.25999999999999</v>
+        <v>62.060000000000002</v>
       </c>
       <c r="D263" s="2">
-        <v>314.79000000000002</v>
+        <v>354.45999999999998</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="2" t="s">
         <v>553</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>554</v>
       </c>
       <c r="C264" s="2">
-        <v>183.53999999999999</v>
+        <v>0.71</v>
       </c>
       <c r="D264" s="2">
-        <v>316.73000000000002</v>
+        <v>361.35000000000002</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="2" t="s">
         <v>555</v>
       </c>
       <c r="B265" s="2" t="s">
         <v>556</v>
       </c>
-      <c r="C265" s="2">
-        <v>183.69999999999999</v>
+      <c r="C265" s="2" t="s">
+        <v>557</v>
       </c>
       <c r="D265" s="2">
-        <v>316.87</v>
+        <v>370.75</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="2" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C266" s="2">
-        <v>44.68</v>
+        <v>274.04000000000002</v>
       </c>
       <c r="D266" s="2">
-        <v>317.27999999999997</v>
+        <v>374.18000000000001</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C267" s="2">
-        <v>80.65000000000001</v>
+        <v>0.0</v>
       </c>
       <c r="D267" s="2">
-        <v>317.81999999999999</v>
+        <v>377.089999999999975</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C268" s="2">
-        <v>104.47</v>
+        <v>890.45000000000005</v>
       </c>
       <c r="D268" s="2">
-        <v>318.88999999999999</v>
+        <v>382.37</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="2" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C269" s="2">
         <v>0.0</v>
       </c>
       <c r="D269" s="2">
-        <v>321.69</v>
+        <v>382.5</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="C270" s="2" t="s">
         <v>567</v>
       </c>
+      <c r="C270" s="2">
+        <v>6.87</v>
+      </c>
       <c r="D270" s="2">
-        <v>322.29000000000002</v>
+        <v>382.75</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="2" t="s">
         <v>568</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>569</v>
       </c>
       <c r="C271" s="2">
-        <v>628.89999999999998</v>
+        <v>11.94</v>
       </c>
       <c r="D271" s="2">
-        <v>322.88999999999999</v>
+        <v>400.57999999999998</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="2" t="s">
         <v>570</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>571</v>
       </c>
       <c r="C272" s="2">
-        <v>126.59</v>
+        <v>33.24</v>
       </c>
       <c r="D272" s="2">
-        <v>324.45999999999998</v>
+        <v>406.26999999999998</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="2" t="s">
         <v>572</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C273" s="2">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="D273" s="2">
-        <v>328.47000000000003</v>
+        <v>410.63999999999999</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="2" t="s">
         <v>574</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C274" s="2">
-        <v>15.79</v>
+        <v>0.0</v>
       </c>
       <c r="D274" s="2">
-        <v>331.91000000000003</v>
+        <v>412.22000000000003</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="2" t="s">
         <v>576</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>577</v>
       </c>
-      <c r="C275" s="2" t="s">
-        <v>578</v>
+      <c r="C275" s="2">
+        <v>566.14999999999998</v>
       </c>
       <c r="D275" s="2">
-        <v>333.63999999999999</v>
+        <v>432.55000000000001</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B276" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="B276" s="2" t="s">
-[...3 lines deleted...]
-        <v>581</v>
+      <c r="C276" s="2">
+        <v>0.0</v>
       </c>
       <c r="D276" s="2">
-        <v>337.13999999999999</v>
+        <v>437.49000000000001</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="2" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C277" s="2">
-        <v>2.85</v>
+        <v>0.0</v>
       </c>
       <c r="D277" s="2">
-        <v>337.25999999999999</v>
+        <v>465.94999999999999</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="2" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C278" s="2">
-        <v>65.93000000000001</v>
+        <v>0.04</v>
       </c>
       <c r="D278" s="2">
-        <v>341.18000000000001</v>
+        <v>470.060000000000002</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="2" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="C279" s="2">
-        <v>135.80000000000001</v>
+        <v>736.0</v>
       </c>
       <c r="D279" s="2">
-        <v>342.62</v>
+        <v>510.91000000000003</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="2" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>587</v>
+      </c>
+      <c r="C280" s="2">
+        <v>1.31</v>
       </c>
       <c r="D280" s="2">
-        <v>344.79000000000002</v>
+        <v>519.67999999999995</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="2" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>814.85000000000002</v>
+        <v>589</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>590</v>
       </c>
       <c r="D281" s="2">
-        <v>344.95999999999998</v>
+        <v>523.24000000000001</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C282" s="2" t="s">
         <v>593</v>
       </c>
-      <c r="B282" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D282" s="2">
-        <v>349.019999999999982</v>
+        <v>527.64999999999998</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="B283" s="2" t="s">
         <v>595</v>
       </c>
-      <c r="B283" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" s="2">
-        <v>5.56</v>
+        <v>0.0</v>
       </c>
       <c r="D283" s="2">
-        <v>352.31999999999999</v>
+        <v>620.46000000000004</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B284" s="2" t="s">
         <v>597</v>
       </c>
-      <c r="B284" s="2" t="s">
-[...3 lines deleted...]
-        <v>599</v>
+      <c r="C284" s="2">
+        <v>0.0</v>
       </c>
       <c r="D284" s="2">
-        <v>353.43000000000001</v>
+        <v>625.32000000000005</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="C285" s="2" t="s">
         <v>600</v>
       </c>
-      <c r="B285" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D285" s="2">
-        <v>354.45999999999998</v>
+        <v>640.30999999999995</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="B286" s="2" t="s">
         <v>602</v>
       </c>
-      <c r="B286" s="2" t="s">
+      <c r="C286" s="2" t="s">
         <v>603</v>
       </c>
-      <c r="C286" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D286" s="2">
-        <v>359.49000000000001</v>
+        <v>691.25999999999999</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="2" t="s">
         <v>604</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>605</v>
       </c>
-      <c r="C287" s="2">
-        <v>0.71</v>
+      <c r="C287" s="2" t="s">
+        <v>606</v>
       </c>
       <c r="D287" s="2">
-        <v>361.35000000000002</v>
+        <v>697.95000000000005</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>274.04000000000002</v>
+        <v>608</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>609</v>
       </c>
       <c r="D288" s="2">
-        <v>374.18000000000001</v>
+        <v>842.85000000000002</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="2" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>611</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>612</v>
       </c>
       <c r="D289" s="2">
-        <v>377.089999999999975</v>
+        <v>893.57000000000005</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="2" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C290" s="2">
-        <v>890.45000000000005</v>
+        <v>0.0</v>
       </c>
       <c r="D290" s="2">
-        <v>382.37</v>
+        <v>957.38</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="2" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>616</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>617</v>
       </c>
       <c r="D291" s="2">
-        <v>382.5</v>
+        <v>986.29999999999995</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="2" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>382.75</v>
+        <v>619</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>621</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="2" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>392.94999999999999</v>
+        <v>623</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>625</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="2" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>393.43000000000001</v>
+        <v>627</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>629</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="2" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>621</v>
-[...5 lines deleted...]
-        <v>394.24000000000001</v>
+        <v>631</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>633</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="2" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>400.57999999999998</v>
+        <v>635</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>637</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>7</v>
-[...338 lines deleted...]
-      <c r="E316" s="2" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>